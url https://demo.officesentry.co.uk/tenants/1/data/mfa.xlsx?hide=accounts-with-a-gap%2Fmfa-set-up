--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -15,177 +15,187 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="How MFA is required" sheetId="2" state="visible" r:id="rId2"/>
     <sheet name="Accounts with a gap" sheetId="3" state="visible" r:id="rId3"/>
     <sheet name="Protected accounts" sheetId="4" state="visible" r:id="rId4"/>
     <sheet name="Guests" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Summary'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'How MFA is required'!$A$1:$C$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'How MFA is required'!$1:$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Accounts with a gap'!$A$1:$G$13</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Accounts with a gap'!$A$1:$G$14</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Accounts with a gap'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Protected accounts'!$A$1:$D$24</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Protected accounts'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Guests'!$A$1:$C$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Guests'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00475467"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00B54708"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00B42318"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="008A5A00"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00111827"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="006B7280"/>
     </font>
     <font>
       <color rgb="00111827"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="001D4ED8"/>
       <u val="single"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000D7A5F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF0E6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00FDECEA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF6E1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -543,221 +553,221 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>MFA coverage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 19:39 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who has set up MFA, who is required to use it, and where the two don't match.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Fully protected</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>23 of 35</t>
+          <t>23 of 36</t>
         </is>
       </c>
       <c r="C7" s="7" t="inlineStr">
         <is>
-          <t>66% of enabled members</t>
+          <t>64% of enabled members</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>No MFA at all</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>Not set up and not required</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Set up, not required</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>A password alone gets in</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>12</v>
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Anyone with the password can set it up</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Admins with a gap</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>Fix these first</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>Accounts with a gap: 12 of 12 rows, 1 column hidden.</t>
+          <t>Accounts with a gap: 13 of 13 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>How MFA is required</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>5</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
           <t>Setting up MFA and being required to use it are separate. Both are needed.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>Accounts with a gap</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>Enabled members who either haven't set up MFA or aren't required to use it. Admins first.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>Protected accounts</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>23</v>
       </c>
       <c r="C18" s="7" t="n"/>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <t>Guests</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
@@ -899,455 +909,492 @@
           <t>Not read: Conditional Access is the way to require MFA on this tenant</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LHow MFA is required&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="42" customWidth="1" min="1" max="1"/>
-    <col width="16" customWidth="1" min="2" max="2"/>
+    <col width="22" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="27" customWidth="1" min="4" max="4"/>
-    <col width="18" customWidth="1" min="5" max="5"/>
+    <col width="27" customWidth="1" min="5" max="5"/>
     <col width="62" customWidth="1" min="6" max="6"/>
     <col width="9" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="20" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Account</t>
         </is>
       </c>
       <c r="B1" s="5" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Gap</t>
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Required by</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Excluded from</t>
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>What it means</t>
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>alfie.roberts@northwindtraders.example</t>
-[...2 lines deleted...]
-      <c r="B2" t="inlineStr"/>
+          <t>breakglass@northwindtraders.example</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Global Administrator</t>
+        </is>
+      </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Required, not set up</t>
+          <t>No MFA</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Require MFA for all users</t>
-[...2 lines deleted...]
-      <c r="E2" t="inlineStr"/>
+          <t>Nothing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Require MFA for all users</t>
+        </is>
+      </c>
       <c r="F2" s="7" t="inlineStr">
         <is>
-          <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
+          <t>Not set up and not required: the password alone gets in.</t>
         </is>
       </c>
       <c r="G2" s="12" t="inlineStr">
         <is>
-          <t>medium</t>
+          <t>critical</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>alfie.scott@northwindtraders.example</t>
+          <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr"/>
       <c r="C3" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G3" s="12" t="inlineStr">
+      <c r="G3" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>grace.wilson@northwindtraders.example</t>
+          <t>alfie.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr"/>
       <c r="C4" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G4" s="12" t="inlineStr">
+      <c r="G4" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>hannah.robinson@northwindtraders.example</t>
+          <t>grace.wilson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr"/>
       <c r="C5" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G5" s="12" t="inlineStr">
+      <c r="G5" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>leo.morris@northwindtraders.example</t>
+          <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr"/>
       <c r="C6" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G6" s="12" t="inlineStr">
+      <c r="G6" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>leo.wright@northwindtraders.example</t>
+          <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr"/>
       <c r="C7" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G7" s="12" t="inlineStr">
+      <c r="G7" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>maya.martin@northwindtraders.example</t>
+          <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr"/>
       <c r="C8" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G8" s="12" t="inlineStr">
+      <c r="G8" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>olivia.scott@northwindtraders.example</t>
+          <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr"/>
       <c r="C9" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E9" t="inlineStr"/>
       <c r="F9" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G9" s="12" t="inlineStr">
+      <c r="G9" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>owen.taylor@northwindtraders.example</t>
+          <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr"/>
       <c r="C10" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G10" s="12" t="inlineStr">
+      <c r="G10" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>rhys.clark@northwindtraders.example</t>
+          <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr"/>
       <c r="C11" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E11" t="inlineStr"/>
       <c r="F11" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G11" s="12" t="inlineStr">
+      <c r="G11" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>sophie.smith@northwindtraders.example</t>
+          <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E12" t="inlineStr"/>
       <c r="F12" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G12" s="12" t="inlineStr">
+      <c r="G12" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>thomas.clarke@northwindtraders.example</t>
+          <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr"/>
       <c r="C13" t="inlineStr">
         <is>
           <t>Required, not set up</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" s="7" t="inlineStr">
         <is>
           <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
         </is>
       </c>
-      <c r="G13" s="12" t="inlineStr">
+      <c r="G13" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>thomas.clarke@northwindtraders.example</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr"/>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Required, not set up</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Require MFA for all users</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr"/>
+      <c r="F14" s="7" t="inlineStr">
+        <is>
+          <t>Will be asked to set up MFA at next sign-in. Until then, anyone with the password can set it up in their place.</t>
+        </is>
+      </c>
+      <c r="G14" s="13" t="inlineStr">
+        <is>
+          <t>medium</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:G13"/>
+  <autoFilter ref="A1:G14"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAccounts with a gap&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>