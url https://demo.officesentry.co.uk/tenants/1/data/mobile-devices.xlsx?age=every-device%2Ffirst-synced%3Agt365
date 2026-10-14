--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:48 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 04:16 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -652,51 +652,51 @@
         <is>
           <t>Old partnerships to remove</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Every device: 19 of 38 rows, First synced: older than a year.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Devices that need attention</t>
@@ -808,224 +808,224 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Still syncing mail although the person's sign-in is blocked</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="E2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Waiting for an admin to allow or block it</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Not synced for 231 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D4" s="10" t="n">
-        <v>46076</v>
+        <v>46078</v>
       </c>
       <c r="E4" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Not synced for 374 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D5" s="10" t="n">
-        <v>45933</v>
+        <v>45935</v>
       </c>
       <c r="E5" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Not synced for 204 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D6" s="10" t="n">
-        <v>46103</v>
+        <v>46105</v>
       </c>
       <c r="E6" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Not synced for 158 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>46149</v>
+        <v>46151</v>
       </c>
       <c r="E7" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Not synced for 214 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>46093</v>
+        <v>46095</v>
       </c>
       <c r="E8" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Not synced for 196 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>46111</v>
+        <v>46113</v>
       </c>
       <c r="E9" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDevices that need attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1115,851 +1115,851 @@
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>45833</v>
+        <v>45834</v>
       </c>
       <c r="H2" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G3" s="10" t="n">
-        <v>45816</v>
+        <v>45818</v>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G4" s="10" t="n">
-        <v>45684</v>
+        <v>45686</v>
       </c>
       <c r="H4" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G5" s="10" t="n">
-        <v>45883</v>
+        <v>45885</v>
       </c>
       <c r="H5" s="10" t="n">
-        <v>46076</v>
+        <v>46078</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J5" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G6" s="10" t="n">
-        <v>45914</v>
+        <v>45915</v>
       </c>
       <c r="H6" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G7" s="10" t="n">
-        <v>45883</v>
+        <v>45885</v>
       </c>
       <c r="H7" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G8" s="10" t="n">
-        <v>45554</v>
+        <v>45556</v>
       </c>
       <c r="H8" s="10" t="n">
-        <v>45933</v>
+        <v>45935</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J8" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G9" s="10" t="n">
-        <v>45551</v>
+        <v>45553</v>
       </c>
       <c r="H9" s="10" t="n">
-        <v>46103</v>
+        <v>46105</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J9" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G10" s="10" t="n">
-        <v>45889</v>
+        <v>45891</v>
       </c>
       <c r="H10" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G11" s="10" t="n">
-        <v>45858</v>
+        <v>45859</v>
       </c>
       <c r="H11" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G12" s="10" t="n">
-        <v>45871</v>
+        <v>45873</v>
       </c>
       <c r="H12" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G13" s="10" t="n">
-        <v>45912</v>
+        <v>45914</v>
       </c>
       <c r="H13" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G14" s="10" t="n">
-        <v>45902</v>
+        <v>45904</v>
       </c>
       <c r="H14" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="G15" s="10" t="n">
-        <v>45857</v>
+        <v>45859</v>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J15" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G16" s="10" t="n">
-        <v>45769</v>
+        <v>45771</v>
       </c>
       <c r="H16" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G17" s="10" t="n">
-        <v>45769</v>
+        <v>45771</v>
       </c>
       <c r="H17" s="10" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G18" s="10" t="n">
-        <v>45569</v>
+        <v>45571</v>
       </c>
       <c r="H18" s="10" t="n">
-        <v>46093</v>
+        <v>46095</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J18" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G19" s="10" t="n">
-        <v>45693</v>
+        <v>45695</v>
       </c>
       <c r="H19" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G20" s="10" t="n">
-        <v>45762</v>
+        <v>45764</v>
       </c>
       <c r="H20" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>