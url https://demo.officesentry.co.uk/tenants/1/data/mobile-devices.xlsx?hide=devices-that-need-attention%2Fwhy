--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:59 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 08:29 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -652,51 +652,51 @@
         <is>
           <t>Old partnerships to remove</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Devices that need attention: 8 of 8 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Devices that need attention</t>
@@ -797,189 +797,189 @@
         </is>
       </c>
       <c r="C1" s="5" t="inlineStr">
         <is>
           <t>Last synced</t>
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C2" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C4" s="10" t="n">
-        <v>46075</v>
+        <v>46076</v>
       </c>
       <c r="D4" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C5" s="10" t="n">
-        <v>45932</v>
+        <v>45933</v>
       </c>
       <c r="D5" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C6" s="10" t="n">
-        <v>46102</v>
+        <v>46103</v>
       </c>
       <c r="D6" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C7" s="10" t="n">
-        <v>46148</v>
+        <v>46149</v>
       </c>
       <c r="D7" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C8" s="10" t="n">
-        <v>46092</v>
+        <v>46093</v>
       </c>
       <c r="D8" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C9" s="10" t="n">
-        <v>46110</v>
+        <v>46111</v>
       </c>
       <c r="D9" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDevices that need attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1069,97 +1069,97 @@
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>45832</v>
+        <v>45833</v>
       </c>
       <c r="H2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>alfie.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G3" s="10" t="n">
-        <v>45953</v>
+        <v>45954</v>
       </c>
       <c r="H3" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
@@ -1198,54 +1198,54 @@
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G5" s="10" t="n">
-        <v>46005</v>
+        <v>46006</v>
       </c>
       <c r="H5" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
@@ -1284,360 +1284,360 @@
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G7" s="10" t="n">
-        <v>45683</v>
+        <v>45684</v>
       </c>
       <c r="H7" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>george.roberts@northwindtraders.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G8" s="10" t="n">
-        <v>46215</v>
+        <v>46216</v>
       </c>
       <c r="H8" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G9" s="10" t="n">
-        <v>46152</v>
+        <v>46153</v>
       </c>
       <c r="H9" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>george.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G10" s="10" t="n">
-        <v>45882</v>
+        <v>45883</v>
       </c>
       <c r="H10" s="10" t="n">
-        <v>46075</v>
+        <v>46076</v>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J10" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>grace.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G11" s="10" t="n">
-        <v>46143</v>
+        <v>46144</v>
       </c>
       <c r="H11" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G12" s="10" t="n">
-        <v>45913</v>
+        <v>45914</v>
       </c>
       <c r="H12" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G13" s="10" t="n">
-        <v>45882</v>
+        <v>45883</v>
       </c>
       <c r="H13" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>harry.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G14" s="10" t="n">
-        <v>45553</v>
+        <v>45554</v>
       </c>
       <c r="H14" s="10" t="n">
-        <v>45932</v>
+        <v>45933</v>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J14" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
@@ -1681,54 +1681,54 @@
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G16" s="10" t="n">
-        <v>45963</v>
+        <v>45964</v>
       </c>
       <c r="H16" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
@@ -1767,760 +1767,760 @@
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G18" s="10" t="n">
-        <v>45550</v>
+        <v>45551</v>
       </c>
       <c r="H18" s="10" t="n">
-        <v>46102</v>
+        <v>46103</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J18" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>leo.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G19" s="10" t="n">
-        <v>45888</v>
+        <v>45889</v>
       </c>
       <c r="H19" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>leo.morris@northwindtraders.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G20" s="10" t="n">
-        <v>45857</v>
+        <v>45858</v>
       </c>
       <c r="H20" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>leo.wright@northwindtraders.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G21" s="10" t="n">
-        <v>46053</v>
+        <v>46054</v>
       </c>
       <c r="H21" s="10" t="n">
-        <v>46148</v>
+        <v>46149</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J21" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>maya.martin@northwindtraders.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G22" s="10" t="n">
-        <v>45870</v>
+        <v>45871</v>
       </c>
       <c r="H22" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>megan.lee@northwindtraders.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G23" s="10" t="n">
-        <v>45911</v>
+        <v>45912</v>
       </c>
       <c r="H23" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>mia.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G24" s="10" t="n">
-        <v>46084</v>
+        <v>46085</v>
       </c>
       <c r="H24" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>olivia.scott@northwindtraders.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G25" s="10" t="n">
-        <v>46068</v>
+        <v>46069</v>
       </c>
       <c r="H25" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G26" s="10" t="n">
-        <v>45901</v>
+        <v>45902</v>
       </c>
       <c r="H26" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>olivia.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="G27" s="10" t="n">
-        <v>45856</v>
+        <v>45857</v>
       </c>
       <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J27" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>owen.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G28" s="10" t="n">
-        <v>45768</v>
+        <v>45769</v>
       </c>
       <c r="H28" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>owen.white@northwindtraders.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G29" s="10" t="n">
-        <v>46188</v>
+        <v>46189</v>
       </c>
       <c r="H29" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>rhys.clark@northwindtraders.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G30" s="10" t="n">
-        <v>45993</v>
+        <v>45994</v>
       </c>
       <c r="H30" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>rhys.moore@northwindtraders.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G31" s="10" t="n">
-        <v>46216</v>
+        <v>46217</v>
       </c>
       <c r="H31" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>robert.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G32" s="10" t="n">
-        <v>46039</v>
+        <v>46040</v>
       </c>
       <c r="H32" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>Sign-in blocked</t>
         </is>
       </c>
       <c r="J32" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>ruby.hill@northwindtraders.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G33" s="10" t="n">
-        <v>45768</v>
+        <v>45769</v>
       </c>
       <c r="H33" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G34" s="10" t="n">
-        <v>45568</v>
+        <v>45569</v>
       </c>
       <c r="H34" s="10" t="n">
-        <v>46092</v>
+        <v>46093</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J34" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
@@ -2564,188 +2564,188 @@
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G36" s="10" t="n">
-        <v>46057</v>
+        <v>46058</v>
       </c>
       <c r="H36" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G37" s="10" t="n">
-        <v>46045</v>
+        <v>46046</v>
       </c>
       <c r="H37" s="10" t="n">
-        <v>46110</v>
+        <v>46111</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="J37" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>thomas.clarke@northwindtraders.example</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G38" s="10" t="n">
-        <v>45692</v>
+        <v>45693</v>
       </c>
       <c r="H38" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>zara.jackson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G39" s="10" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="H39" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J39"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>