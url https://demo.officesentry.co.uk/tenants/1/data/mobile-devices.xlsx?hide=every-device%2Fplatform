--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 08:43 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 19:38 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -652,51 +652,51 @@
         <is>
           <t>Old partnerships to remove</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Every device: 38 of 38 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Devices that need attention</t>
@@ -1180,54 +1180,54 @@
         <is>
           <t>amelia.watson@northwindtraders.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F4" s="10" t="n">
-        <v>45816</v>
+        <v>45817</v>
       </c>
       <c r="G4" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
@@ -1256,54 +1256,54 @@
         <is>
           <t>arthur.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F6" s="10" t="n">
-        <v>46171</v>
+        <v>46172</v>
       </c>
       <c r="G6" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>ethan.green@northwindtraders.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
@@ -1608,54 +1608,54 @@
         <is>
           <t>imogen.edwards@northwindtraders.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F15" s="10" t="n">
-        <v>46191</v>
+        <v>46192</v>
       </c>
       <c r="G15" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>isla.evans@northwindtraders.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
@@ -1684,54 +1684,54 @@
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F17" s="10" t="n">
-        <v>46029</v>
+        <v>46030</v>
       </c>
       <c r="G17" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>jacob.hughes@northwindtraders.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
@@ -2391,54 +2391,54 @@
         <is>
           <t>ruby.taylor@northwindtraders.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="F35" s="10" t="n">
-        <v>46125</v>
+        <v>46126</v>
       </c>
       <c r="G35" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>sophie.smith@northwindtraders.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>