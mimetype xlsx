--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -542,51 +542,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Shared files</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:58 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 23:22 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every file and folder shared with anyone, people outside, or the whole organisation.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -651,51 +651,51 @@
         <is>
           <t>These should expire</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Shared with anyone: 1 of 3 rows, Expires: never or blank.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Shared with anyone</t>
@@ -829,51 +829,51 @@
         <is>
           <t>Brand assets (folder)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>45908</v>
+        <v>45911</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G2"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LShared with anyone&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
@@ -932,111 +932,111 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Client files/Hartley &amp; Co (folder)</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>j.hartley@hartleyandco.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46168</v>
+        <v>46171</v>
       </c>
       <c r="F2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement 2026.pdf</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>accounts@hartleyandco.example</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46258</v>
+        <v>46261</v>
       </c>
       <c r="F3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Year end/Draft accounts FY26.xlsx</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>partner@mason-legal.example</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" s="10" t="n">
-        <v>46302</v>
+        <v>46305</v>
       </c>
       <c r="F4" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F4"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LShared with people outside the organisation&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -1080,51 +1080,51 @@
         </is>
       </c>
       <c r="D1" s="5" t="inlineStr">
         <is>
           <t>Last modified</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>Budget 2027.xlsx</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>View</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46288</v>
+        <v>46291</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D2"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LShared with the whole organisation&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>