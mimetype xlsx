--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -52,54 +52,53 @@
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Sites by storage'!$A$1:$H$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Sites by storage'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Largest folders'!$A$1:$E$25</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Largest folders'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Largest files'!$A$1:$G$101</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Largest files'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Files with the most version his'!$A$1:$F$101</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'Files with the most version his'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Largest files untouched for 2 y'!$A$1:$E$21</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'Largest files untouched for 2 y'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Libraries'!$A$1:$H$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">'Libraries'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Largest items in recycle bins'!$A$1:$E$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'Largest items in recycle bins'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'OneDrives nearly full'!$A$1:$G$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'OneDrives nearly full'!$1:$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'Largest files in nearly full On'!$A$1:$E$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'Largest files in nearly full On'!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="166" formatCode="d mmm yyyy"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="d mmm yyyy"/>
   </numFmts>
   <fonts count="9">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <color rgb="001D4ED8"/>
       <u val="single"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="008A5A00"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
@@ -132,73 +131,72 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF6E1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -581,51 +579,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint storage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:59 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 08:28 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What fills the tenant's SharePoint storage and what to clean up: sites, folders, large and old files, version history and recycle bins.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -713,51 +711,51 @@
         <is>
           <t>175 files</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="9" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>Largest files untouched for 2 years: 20 of 100 rows, Location is Operations / Documents.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Where the space goes</t>
@@ -1005,51 +1003,51 @@
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>950.0 GB</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>1.00 TB</t>
         </is>
       </c>
       <c r="D2" s="11" t="n">
         <v>0.93</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>10.0 GB</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>10.0 GB</t>
         </is>
       </c>
-      <c r="G2" s="14" t="inlineStr">
+      <c r="G2" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LOneDrives nearly full&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
@@ -1096,52 +1094,52 @@
           <t>Last change</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Videos/raw.mp4</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>50.0 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.0 GB</t>
         </is>
       </c>
-      <c r="E2" s="13" t="n">
-        <v>46296</v>
+      <c r="E2" s="12" t="n">
+        <v>46297</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E2"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLargest files in nearly full OneDrives&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
@@ -1192,71 +1190,71 @@
       <c r="B2" t="inlineStr">
         <is>
           <t>460.6 GB</t>
         </is>
       </c>
       <c r="C2" s="11" t="n">
         <v>0.84</v>
       </c>
       <c r="D2" s="7" t="inlineStr">
         <is>
           <t>Archive or delete files nobody needs. See Largest files and Largest files untouched.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Older versions of files</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>39.8 GB</t>
         </is>
       </c>
-      <c r="C3" s="12" t="n">
+      <c r="C3" s="11" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D3" s="7" t="inlineStr">
         <is>
           <t>Set a version limit (SharePoint admin centre, Settings, Version history limits) and trim old versions.</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Preservation Hold libraries</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>36.4 GB</t>
         </is>
       </c>
-      <c r="C4" s="12" t="n">
+      <c r="C4" s="11" t="n">
         <v>0.07000000000000001</v>
       </c>
       <c r="D4" s="7" t="inlineStr">
         <is>
           <t>Kept by a Microsoft Purview retention policy or hold. Review the policies that cover these sites.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Lists, pages and other</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>7.3 GB</t>
         </is>
       </c>
       <c r="C5" s="11" t="n">
         <v>0.01</v>
       </c>
       <c r="D5" s="7" t="inlineStr">
         <is>
           <t>Lists, pages, site assets, and figures SharePoint hasn't updated yet.</t>
@@ -1379,212 +1377,212 @@
       <c r="C2" t="inlineStr">
         <is>
           <t>191.7 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>17.7 GB</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>114.4 GB</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
-      <c r="H2" s="13" t="n">
-        <v>46304</v>
+      <c r="H2" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>121.2 GB</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>96.7 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>60.3 GB</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
-      <c r="H3" s="13" t="n">
-        <v>46304</v>
+      <c r="H3" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>88.2 GB</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>80.5 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>1.0 GB</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>48.9 GB</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
-      <c r="H4" s="13" t="n">
-        <v>46304</v>
+      <c r="H4" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>55.1 GB</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>50.9 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>29.2 GB</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
-      <c r="H5" s="13" t="n">
-        <v>46304</v>
+      <c r="H5" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>44.1 GB</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>40.7 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>27.1 GB</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
-      <c r="H6" s="13" t="n">
-        <v>46304</v>
+      <c r="H6" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H6"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSites by storage&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1760,51 +1758,51 @@
       <c r="E6" s="11" t="n">
         <v>0.42</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Year end</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>29.6 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>2,754</t>
         </is>
       </c>
-      <c r="E7" s="12" t="n">
+      <c r="E7" s="11" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Archive</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>25.5 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>7,858</t>
         </is>
       </c>
       <c r="E8" s="11" t="n">
@@ -1885,101 +1883,101 @@
       <c r="E11" s="11" t="n">
         <v>0.42</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Templates</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>14.8 GB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>4,272</t>
         </is>
       </c>
-      <c r="E12" s="12" t="n">
+      <c r="E12" s="11" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Archive</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>13.4 GB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>8,397</t>
         </is>
       </c>
       <c r="E13" s="11" t="n">
         <v>0.24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Templates</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>12.3 GB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>4,922</t>
         </is>
       </c>
-      <c r="E14" s="12" t="n">
+      <c r="E14" s="11" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Scans</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>5,190</t>
         </is>
       </c>
       <c r="E15" s="11" t="n">
@@ -2060,51 +2058,51 @@
       <c r="E18" s="11" t="n">
         <v>0.08</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Templates</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>7.8 GB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>5,720</t>
         </is>
       </c>
-      <c r="E19" s="12" t="n">
+      <c r="E19" s="11" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Shared</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>7.1 GB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>5,483</t>
         </is>
       </c>
       <c r="E20" s="11" t="n">
@@ -2135,51 +2133,51 @@
       <c r="E21" s="11" t="n">
         <v>0.11</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Templates</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>6.2 GB</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>7,456</t>
         </is>
       </c>
-      <c r="E22" s="12" t="n">
+      <c r="E22" s="11" t="n">
         <v>0.14</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>Scans</t>
         </is>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>5,416</t>
         </is>
       </c>
       <c r="E23" s="11" t="n">
@@ -2364,3319 +2362,3319 @@
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Client files/Client files archive.zip</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>15.8 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
-      <c r="F2" s="13" t="n">
-        <v>45406</v>
+      <c r="F2" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Contracts archive_v12.zip</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>14.5 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>1</v>
       </c>
-      <c r="F3" s="13" t="n">
-        <v>45906</v>
+      <c r="F3" s="12" t="n">
+        <v>45907</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Board pack 2023_v8.pdf</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>9.7 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>1</v>
       </c>
-      <c r="F4" s="13" t="n">
-        <v>45906</v>
+      <c r="F4" s="12" t="n">
+        <v>45907</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>7.9 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>1</v>
       </c>
-      <c r="F5" s="13" t="n">
-        <v>45406</v>
+      <c r="F5" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Client files/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>7.7 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>551.5 MB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>3</v>
       </c>
-      <c r="F6" s="13" t="n">
-        <v>45121</v>
+      <c r="F6" s="12" t="n">
+        <v>45122</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Client files/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>7.3 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>522.9 MB</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>2</v>
       </c>
-      <c r="F7" s="13" t="n">
-        <v>46231</v>
+      <c r="F7" s="12" t="n">
+        <v>46232</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Contracts archive_v12.zip</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>7.3 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>1</v>
       </c>
-      <c r="F8" s="13" t="n">
-        <v>45906</v>
+      <c r="F8" s="12" t="n">
+        <v>45907</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Client files/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>6.9 GB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>494.2 MB</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>6</v>
       </c>
-      <c r="F9" s="13" t="n">
-        <v>44905</v>
+      <c r="F9" s="12" t="n">
+        <v>44906</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>1</v>
       </c>
-      <c r="F10" s="13" t="n">
-        <v>45406</v>
+      <c r="F10" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Client files/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>6.5 GB</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>465.6 MB</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>5</v>
       </c>
-      <c r="F11" s="13" t="n">
-        <v>45747</v>
+      <c r="F11" s="12" t="n">
+        <v>45748</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Client files/Client files export.pst</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>6.2 GB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
-      <c r="F12" s="13" t="n">
-        <v>45206</v>
+      <c r="F12" s="12" t="n">
+        <v>45207</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Client files/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>6.1 GB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>436.9 MB</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>4</v>
       </c>
-      <c r="F13" s="13" t="n">
-        <v>46235</v>
+      <c r="F13" s="12" t="n">
+        <v>46236</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Client files/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>5.7 GB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>408.3 MB</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>3</v>
       </c>
-      <c r="F14" s="13" t="n">
-        <v>44969</v>
+      <c r="F14" s="12" t="n">
+        <v>44970</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>5.6 GB</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>400.9 MB</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>3</v>
       </c>
-      <c r="F15" s="13" t="n">
-        <v>45090</v>
+      <c r="F15" s="12" t="n">
+        <v>45091</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Year end/Year end archive.zip</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>1</v>
       </c>
-      <c r="F16" s="13" t="n">
-        <v>45406</v>
+      <c r="F16" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>380.1 MB</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>2</v>
       </c>
-      <c r="F17" s="13" t="n">
-        <v>45746</v>
+      <c r="F17" s="12" t="n">
+        <v>45747</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Client files/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>379.6 MB</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>2</v>
       </c>
-      <c r="F18" s="13" t="n">
-        <v>44844</v>
+      <c r="F18" s="12" t="n">
+        <v>44845</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>359.3 MB</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>6</v>
       </c>
-      <c r="F19" s="13" t="n">
-        <v>45912</v>
+      <c r="F19" s="12" t="n">
+        <v>45913</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Client files/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>351.0 MB</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>6</v>
       </c>
-      <c r="F20" s="13" t="n">
-        <v>45273</v>
+      <c r="F20" s="12" t="n">
+        <v>45274</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Board pack 2023_v8.pdf</t>
         </is>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>4.8 GB</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
-      <c r="F21" s="13" t="n">
-        <v>45906</v>
+      <c r="F21" s="12" t="n">
+        <v>45907</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>338.4 MB</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>5</v>
       </c>
-      <c r="F22" s="13" t="n">
-        <v>45785</v>
+      <c r="F22" s="12" t="n">
+        <v>45786</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>Client files/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>4.5 GB</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>322.3 MB</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>5</v>
       </c>
-      <c r="F23" s="13" t="n">
-        <v>44858</v>
+      <c r="F23" s="12" t="n">
+        <v>44859</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Payroll/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>4.5 GB</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>321.1 MB</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>3</v>
       </c>
-      <c r="F24" s="13" t="n">
-        <v>44864</v>
+      <c r="F24" s="12" t="n">
+        <v>44865</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>317.6 MB</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>4</v>
       </c>
-      <c r="F25" s="13" t="n">
-        <v>46222</v>
+      <c r="F25" s="12" t="n">
+        <v>46223</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="inlineStr">
         <is>
           <t>Payroll/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>304.4 MB</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>2</v>
       </c>
-      <c r="F26" s="13" t="n">
-        <v>45263</v>
+      <c r="F26" s="12" t="n">
+        <v>45264</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>1</v>
       </c>
-      <c r="F27" s="13" t="n">
-        <v>45406</v>
+      <c r="F27" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>4.1 GB</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>296.8 MB</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>3</v>
       </c>
-      <c r="F28" s="13" t="n">
-        <v>45347</v>
+      <c r="F28" s="12" t="n">
+        <v>45348</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="inlineStr">
         <is>
           <t>Client files/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>4.1 GB</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>293.7 MB</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>4</v>
       </c>
-      <c r="F29" s="13" t="n">
-        <v>46194</v>
+      <c r="F29" s="12" t="n">
+        <v>46195</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="inlineStr">
         <is>
           <t>Payroll/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>287.7 MB</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>6</v>
       </c>
-      <c r="F30" s="13" t="n">
-        <v>45495</v>
+      <c r="F30" s="12" t="n">
+        <v>45496</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>276.0 MB</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>2</v>
       </c>
-      <c r="F31" s="13" t="n">
-        <v>46044</v>
+      <c r="F31" s="12" t="n">
+        <v>46045</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>275.8 MB</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>3</v>
       </c>
-      <c r="F32" s="13" t="n">
-        <v>45180</v>
+      <c r="F32" s="12" t="n">
+        <v>45181</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Payroll/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>271.1 MB</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>5</v>
       </c>
-      <c r="F33" s="13" t="n">
-        <v>46289</v>
+      <c r="F33" s="12" t="n">
+        <v>46290</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Client files/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>265.0 MB</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>3</v>
       </c>
-      <c r="F34" s="13" t="n">
-        <v>45766</v>
+      <c r="F34" s="12" t="n">
+        <v>45767</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>261.4 MB</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>2</v>
       </c>
-      <c r="F35" s="13" t="n">
-        <v>46033</v>
+      <c r="F35" s="12" t="n">
+        <v>46034</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>255.1 MB</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>6</v>
       </c>
-      <c r="F36" s="13" t="n">
-        <v>46142</v>
+      <c r="F36" s="12" t="n">
+        <v>46143</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Payroll/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>254.4 MB</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>4</v>
       </c>
-      <c r="F37" s="13" t="n">
-        <v>44897</v>
+      <c r="F37" s="12" t="n">
+        <v>44898</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>247.1 MB</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>6</v>
       </c>
-      <c r="F38" s="13" t="n">
-        <v>45067</v>
+      <c r="F38" s="12" t="n">
+        <v>45068</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>1</v>
       </c>
-      <c r="F39" s="13" t="n">
-        <v>45406</v>
+      <c r="F39" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Payroll/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>237.7 MB</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>3</v>
       </c>
-      <c r="F40" s="13" t="n">
-        <v>45619</v>
+      <c r="F40" s="12" t="n">
+        <v>45620</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Client files/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>236.4 MB</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>2</v>
       </c>
-      <c r="F41" s="13" t="n">
-        <v>45205</v>
+      <c r="F41" s="12" t="n">
+        <v>45206</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>234.3 MB</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>5</v>
       </c>
-      <c r="F42" s="13" t="n">
-        <v>46273</v>
+      <c r="F42" s="12" t="n">
+        <v>46274</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>3.2 GB</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>232.8 MB</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>5</v>
       </c>
-      <c r="F43" s="13" t="n">
-        <v>45697</v>
+      <c r="F43" s="12" t="n">
+        <v>45698</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>3.2 GB</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>229.6 MB</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>3</v>
       </c>
-      <c r="F44" s="13" t="n">
-        <v>45218</v>
+      <c r="F44" s="12" t="n">
+        <v>45219</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Payroll/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>221.0 MB</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>2</v>
       </c>
-      <c r="F45" s="13" t="n">
-        <v>45920</v>
+      <c r="F45" s="12" t="n">
+        <v>45921</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects export.pst</t>
         </is>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>1</v>
       </c>
-      <c r="F46" s="13" t="n">
-        <v>45206</v>
+      <c r="F46" s="12" t="n">
+        <v>45207</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>218.5 MB</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>4</v>
       </c>
-      <c r="F47" s="13" t="n">
-        <v>46244</v>
+      <c r="F47" s="12" t="n">
+        <v>46245</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>217.7 MB</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>2</v>
       </c>
-      <c r="F48" s="13" t="n">
-        <v>46235</v>
+      <c r="F48" s="12" t="n">
+        <v>46236</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>213.5 MB</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>4</v>
       </c>
-      <c r="F49" s="13" t="n">
-        <v>45032</v>
+      <c r="F49" s="12" t="n">
+        <v>45033</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>205.8 MB</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>6</v>
       </c>
-      <c r="F50" s="13" t="n">
-        <v>44866</v>
+      <c r="F50" s="12" t="n">
+        <v>44867</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Payroll/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>204.3 MB</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>6</v>
       </c>
-      <c r="F51" s="13" t="n">
-        <v>45043</v>
+      <c r="F51" s="12" t="n">
+        <v>45044</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>2.8 GB</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>204.1 MB</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>3</v>
       </c>
-      <c r="F52" s="13" t="n">
-        <v>46220</v>
+      <c r="F52" s="12" t="n">
+        <v>46221</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>2.8 GB</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>200.5 MB</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>3</v>
       </c>
-      <c r="F53" s="13" t="n">
-        <v>44863</v>
+      <c r="F53" s="12" t="n">
+        <v>44864</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>193.8 MB</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>5</v>
       </c>
-      <c r="F54" s="13" t="n">
-        <v>46279</v>
+      <c r="F54" s="12" t="n">
+        <v>46280</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>192.6 MB</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>3</v>
       </c>
-      <c r="F55" s="13" t="n">
-        <v>46205</v>
+      <c r="F55" s="12" t="n">
+        <v>46206</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Templates/Templates archive.zip</t>
         </is>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>1</v>
       </c>
-      <c r="F56" s="13" t="n">
-        <v>45406</v>
+      <c r="F56" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>190.0 MB</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>2</v>
       </c>
-      <c r="F57" s="13" t="n">
-        <v>45660</v>
+      <c r="F57" s="12" t="n">
+        <v>45661</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>189.8 MB</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>2</v>
       </c>
-      <c r="F58" s="13" t="n">
-        <v>45557</v>
+      <c r="F58" s="12" t="n">
+        <v>45558</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="inlineStr">
         <is>
           <t>Payroll/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>187.7 MB</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>5</v>
       </c>
-      <c r="F59" s="13" t="n">
-        <v>45312</v>
+      <c r="F59" s="12" t="n">
+        <v>45313</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="inlineStr">
         <is>
           <t>Year end/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>185.5 MB</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>3</v>
       </c>
-      <c r="F60" s="13" t="n">
-        <v>45793</v>
+      <c r="F60" s="12" t="n">
+        <v>45794</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects export.pst</t>
         </is>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>1</v>
       </c>
-      <c r="F61" s="13" t="n">
-        <v>45206</v>
+      <c r="F61" s="12" t="n">
+        <v>45207</v>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>181.9 MB</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>4</v>
       </c>
-      <c r="F62" s="13" t="n">
-        <v>45919</v>
+      <c r="F62" s="12" t="n">
+        <v>45920</v>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>179.6 MB</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>6</v>
       </c>
-      <c r="F63" s="13" t="n">
-        <v>45670</v>
+      <c r="F63" s="12" t="n">
+        <v>45671</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Year end/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>175.9 MB</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>2</v>
       </c>
-      <c r="F64" s="13" t="n">
-        <v>45907</v>
+      <c r="F64" s="12" t="n">
+        <v>45908</v>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>175.5 MB</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>6</v>
       </c>
-      <c r="F65" s="13" t="n">
-        <v>45164</v>
+      <c r="F65" s="12" t="n">
+        <v>45165</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>171.8 MB</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>2</v>
       </c>
-      <c r="F66" s="13" t="n">
-        <v>45177</v>
+      <c r="F66" s="12" t="n">
+        <v>45178</v>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Payroll/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>171.0 MB</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>4</v>
       </c>
-      <c r="F67" s="13" t="n">
-        <v>45783</v>
+      <c r="F67" s="12" t="n">
+        <v>45784</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>170.0 MB</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>3</v>
       </c>
-      <c r="F68" s="13" t="n">
-        <v>46087</v>
+      <c r="F68" s="12" t="n">
+        <v>46088</v>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>169.2 MB</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>5</v>
       </c>
-      <c r="F69" s="13" t="n">
-        <v>44819</v>
+      <c r="F69" s="12" t="n">
+        <v>44820</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>166.9 MB</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>3</v>
       </c>
-      <c r="F70" s="13" t="n">
-        <v>45555</v>
+      <c r="F70" s="12" t="n">
+        <v>45556</v>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="inlineStr">
         <is>
           <t>Year end/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>166.3 MB</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>6</v>
       </c>
-      <c r="F71" s="13" t="n">
-        <v>45792</v>
+      <c r="F71" s="12" t="n">
+        <v>45793</v>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>161.2 MB</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>5</v>
       </c>
-      <c r="F72" s="13" t="n">
-        <v>45971</v>
+      <c r="F72" s="12" t="n">
+        <v>45972</v>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="inlineStr">
         <is>
           <t>Templates/Templates archive.zip</t>
         </is>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>1</v>
       </c>
-      <c r="F73" s="13" t="n">
-        <v>45406</v>
+      <c r="F73" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>158.8 MB</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>4</v>
       </c>
-      <c r="F74" s="13" t="n">
-        <v>45193</v>
+      <c r="F74" s="12" t="n">
+        <v>45194</v>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>158.2 MB</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>2</v>
       </c>
-      <c r="F75" s="13" t="n">
-        <v>46059</v>
+      <c r="F75" s="12" t="n">
+        <v>46060</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>158.0 MB</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>2</v>
       </c>
-      <c r="F76" s="13" t="n">
-        <v>45013</v>
+      <c r="F76" s="12" t="n">
+        <v>45014</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="inlineStr">
         <is>
           <t>Year end/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>156.6 MB</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>5</v>
       </c>
-      <c r="F77" s="13" t="n">
-        <v>45147</v>
+      <c r="F77" s="12" t="n">
+        <v>45148</v>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="inlineStr">
         <is>
           <t>Payroll/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>154.3 MB</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>3</v>
       </c>
-      <c r="F78" s="13" t="n">
-        <v>45572</v>
+      <c r="F78" s="12" t="n">
+        <v>45573</v>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Scans/Scans archive.zip</t>
         </is>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>1</v>
       </c>
-      <c r="F79" s="13" t="n">
-        <v>45406</v>
+      <c r="F79" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>149.6 MB</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>6</v>
       </c>
-      <c r="F80" s="13" t="n">
-        <v>44856</v>
+      <c r="F80" s="12" t="n">
+        <v>44857</v>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="inlineStr">
         <is>
           <t>Year end/Year end export.pst</t>
         </is>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>1</v>
       </c>
-      <c r="F81" s="13" t="n">
-        <v>45206</v>
+      <c r="F81" s="12" t="n">
+        <v>45207</v>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>148.4 MB</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>3</v>
       </c>
-      <c r="F82" s="13" t="n">
-        <v>45972</v>
+      <c r="F82" s="12" t="n">
+        <v>45973</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Year end/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>147.0 MB</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>4</v>
       </c>
-      <c r="F83" s="13" t="n">
-        <v>45997</v>
+      <c r="F83" s="12" t="n">
+        <v>45998</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>146.8 MB</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>4</v>
       </c>
-      <c r="F84" s="13" t="n">
-        <v>46049</v>
+      <c r="F84" s="12" t="n">
+        <v>46050</v>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement letters tracker.xlsx</t>
         </is>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>640</v>
       </c>
-      <c r="F85" s="13" t="n">
-        <v>46304</v>
+      <c r="F85" s="12" t="n">
+        <v>46305</v>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>146.1 MB</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>6</v>
       </c>
-      <c r="F86" s="13" t="n">
-        <v>45783</v>
+      <c r="F86" s="12" t="n">
+        <v>45784</v>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>145.2 MB</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>3</v>
       </c>
-      <c r="F87" s="13" t="n">
-        <v>45647</v>
+      <c r="F87" s="12" t="n">
+        <v>45648</v>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>140.9 MB</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>5</v>
       </c>
-      <c r="F88" s="13" t="n">
-        <v>45810</v>
+      <c r="F88" s="12" t="n">
+        <v>45811</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>138.0 MB</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>2</v>
       </c>
-      <c r="F89" s="13" t="n">
-        <v>45050</v>
+      <c r="F89" s="12" t="n">
+        <v>45051</v>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="inlineStr">
         <is>
           <t>Payroll/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>137.6 MB</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>2</v>
       </c>
-      <c r="F90" s="13" t="n">
-        <v>45839</v>
+      <c r="F90" s="12" t="n">
+        <v>45840</v>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>137.6 MB</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>2</v>
       </c>
-      <c r="F91" s="13" t="n">
-        <v>46090</v>
+      <c r="F91" s="12" t="n">
+        <v>46091</v>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="inlineStr">
         <is>
           <t>Year end/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>137.3 MB</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>3</v>
       </c>
-      <c r="F92" s="13" t="n">
-        <v>46078</v>
+      <c r="F92" s="12" t="n">
+        <v>46079</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>134.2 MB</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>5</v>
       </c>
-      <c r="F93" s="13" t="n">
-        <v>45021</v>
+      <c r="F93" s="12" t="n">
+        <v>45022</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>132.5 MB</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>3</v>
       </c>
-      <c r="F94" s="13" t="n">
-        <v>45108</v>
+      <c r="F94" s="12" t="n">
+        <v>45109</v>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>132.2 MB</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>4</v>
       </c>
-      <c r="F95" s="13" t="n">
-        <v>45480</v>
+      <c r="F95" s="12" t="n">
+        <v>45481</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>130.1 MB</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>6</v>
       </c>
-      <c r="F96" s="13" t="n">
-        <v>46109</v>
+      <c r="F96" s="12" t="n">
+        <v>46110</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="inlineStr">
         <is>
           <t>Year end/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>127.7 MB</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>2</v>
       </c>
-      <c r="F97" s="13" t="n">
-        <v>46200</v>
+      <c r="F97" s="12" t="n">
+        <v>46201</v>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>127.6 MB</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>6</v>
       </c>
-      <c r="F98" s="13" t="n">
-        <v>45704</v>
+      <c r="F98" s="12" t="n">
+        <v>45705</v>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="inlineStr">
         <is>
           <t>Scans/Scans archive.zip</t>
         </is>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>1</v>
       </c>
-      <c r="F99" s="13" t="n">
-        <v>45406</v>
+      <c r="F99" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>123.6 MB</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>3</v>
       </c>
-      <c r="F100" s="13" t="n">
-        <v>46292</v>
+      <c r="F100" s="12" t="n">
+        <v>46293</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>122.5 MB</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>5</v>
       </c>
-      <c r="F101" s="13" t="n">
-        <v>45116</v>
+      <c r="F101" s="12" t="n">
+        <v>45117</v>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G101"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId15"/>
@@ -5936,2824 +5934,2824 @@
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement letters tracker.xlsx</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>9.8 MB</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>640</v>
       </c>
-      <c r="F2" s="13" t="n">
-        <v>46304</v>
+      <c r="F2" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Payroll/Payroll tracker.xlsx</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1.6 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>640</v>
       </c>
-      <c r="F3" s="13" t="n">
-        <v>46304</v>
+      <c r="F3" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1.0 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>640</v>
       </c>
-      <c r="F4" s="13" t="n">
-        <v>46304</v>
+      <c r="F4" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Engagement letters planner.docx</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1.0 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>14.8 MB</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>212</v>
       </c>
-      <c r="F5" s="13" t="n">
-        <v>46301</v>
+      <c r="F5" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>861.7 MB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>640</v>
       </c>
-      <c r="F6" s="13" t="n">
-        <v>46304</v>
+      <c r="F6" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Payroll/Payroll planner.docx</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>824.8 MB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>11.8 MB</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>212</v>
       </c>
-      <c r="F7" s="13" t="n">
-        <v>46301</v>
+      <c r="F7" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Client files/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>551.5 MB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>7.2 GB</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>3</v>
       </c>
-      <c r="F8" s="13" t="n">
-        <v>45121</v>
+      <c r="F8" s="12" t="n">
+        <v>45122</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>541.8 MB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>640</v>
       </c>
-      <c r="F9" s="13" t="n">
-        <v>46304</v>
+      <c r="F9" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Client files/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>522.9 MB</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>6.8 GB</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>2</v>
       </c>
-      <c r="F10" s="13" t="n">
-        <v>46231</v>
+      <c r="F10" s="12" t="n">
+        <v>46232</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>514.2 MB</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>212</v>
       </c>
-      <c r="F11" s="13" t="n">
-        <v>46301</v>
+      <c r="F11" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Client files/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>494.2 MB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>6.4 GB</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>6</v>
       </c>
-      <c r="F12" s="13" t="n">
-        <v>44905</v>
+      <c r="F12" s="12" t="n">
+        <v>44906</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Client files/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>465.6 MB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>6.0 GB</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>5</v>
       </c>
-      <c r="F13" s="13" t="n">
-        <v>45747</v>
+      <c r="F13" s="12" t="n">
+        <v>45748</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Client files/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>436.9 MB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>5.7 GB</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>4</v>
       </c>
-      <c r="F14" s="13" t="n">
-        <v>46235</v>
+      <c r="F14" s="12" t="n">
+        <v>46236</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>431.9 MB</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>640</v>
       </c>
-      <c r="F15" s="13" t="n">
-        <v>46304</v>
+      <c r="F15" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>426.9 MB</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>212</v>
       </c>
-      <c r="F16" s="13" t="n">
-        <v>46301</v>
+      <c r="F16" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Client files/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>408.3 MB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>3</v>
       </c>
-      <c r="F17" s="13" t="n">
-        <v>44969</v>
+      <c r="F17" s="12" t="n">
+        <v>44970</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>400.9 MB</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>5.2 GB</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>3</v>
       </c>
-      <c r="F18" s="13" t="n">
-        <v>45090</v>
+      <c r="F18" s="12" t="n">
+        <v>45091</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>380.1 MB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>2</v>
       </c>
-      <c r="F19" s="13" t="n">
-        <v>45746</v>
+      <c r="F19" s="12" t="n">
+        <v>45747</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Client files/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>379.6 MB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>2</v>
       </c>
-      <c r="F20" s="13" t="n">
-        <v>44844</v>
+      <c r="F20" s="12" t="n">
+        <v>44845</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>359.3 MB</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>6</v>
       </c>
-      <c r="F21" s="13" t="n">
-        <v>45912</v>
+      <c r="F21" s="12" t="n">
+        <v>45913</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Client files/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>351.0 MB</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>4.6 GB</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>6</v>
       </c>
-      <c r="F22" s="13" t="n">
-        <v>45273</v>
+      <c r="F22" s="12" t="n">
+        <v>45274</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared tracker.xlsx</t>
         </is>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>343.4 MB</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>640</v>
       </c>
-      <c r="F23" s="13" t="n">
-        <v>46304</v>
+      <c r="F23" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>338.4 MB</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>5</v>
       </c>
-      <c r="F24" s="13" t="n">
-        <v>45785</v>
+      <c r="F24" s="12" t="n">
+        <v>45786</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Client files/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>322.3 MB</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>5</v>
       </c>
-      <c r="F25" s="13" t="n">
-        <v>44858</v>
+      <c r="F25" s="12" t="n">
+        <v>44859</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="inlineStr">
         <is>
           <t>Payroll/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>321.1 MB</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>3</v>
       </c>
-      <c r="F26" s="13" t="n">
-        <v>44864</v>
+      <c r="F26" s="12" t="n">
+        <v>44865</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>317.6 MB</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>4.1 GB</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>4</v>
       </c>
-      <c r="F27" s="13" t="n">
-        <v>46222</v>
+      <c r="F27" s="12" t="n">
+        <v>46223</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="inlineStr">
         <is>
           <t>Payroll/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>304.4 MB</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>2</v>
       </c>
-      <c r="F28" s="13" t="n">
-        <v>45263</v>
+      <c r="F28" s="12" t="n">
+        <v>45264</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>296.8 MB</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>3</v>
       </c>
-      <c r="F29" s="13" t="n">
-        <v>45347</v>
+      <c r="F29" s="12" t="n">
+        <v>45348</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="inlineStr">
         <is>
           <t>Client files/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>293.7 MB</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>4</v>
       </c>
-      <c r="F30" s="13" t="n">
-        <v>46194</v>
+      <c r="F30" s="12" t="n">
+        <v>46195</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Payroll/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>287.7 MB</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>6</v>
       </c>
-      <c r="F31" s="13" t="n">
-        <v>45495</v>
+      <c r="F31" s="12" t="n">
+        <v>45496</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared tracker.xlsx</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>284.6 MB</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>640</v>
       </c>
-      <c r="F32" s="13" t="n">
-        <v>46304</v>
+      <c r="F32" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>276.0 MB</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>2</v>
       </c>
-      <c r="F33" s="13" t="n">
-        <v>46044</v>
+      <c r="F33" s="12" t="n">
+        <v>46045</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>275.8 MB</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>3</v>
       </c>
-      <c r="F34" s="13" t="n">
-        <v>45180</v>
+      <c r="F34" s="12" t="n">
+        <v>45181</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Payroll/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>271.1 MB</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>5</v>
       </c>
-      <c r="F35" s="13" t="n">
-        <v>46289</v>
+      <c r="F35" s="12" t="n">
+        <v>46290</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>266.9 MB</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>212</v>
       </c>
-      <c r="F36" s="13" t="n">
-        <v>46301</v>
+      <c r="F36" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Client files/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>265.0 MB</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>3</v>
       </c>
-      <c r="F37" s="13" t="n">
-        <v>45766</v>
+      <c r="F37" s="12" t="n">
+        <v>45767</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>261.4 MB</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>2</v>
       </c>
-      <c r="F38" s="13" t="n">
-        <v>46033</v>
+      <c r="F38" s="12" t="n">
+        <v>46034</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>255.1 MB</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>6</v>
       </c>
-      <c r="F39" s="13" t="n">
-        <v>46142</v>
+      <c r="F39" s="12" t="n">
+        <v>46143</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Payroll/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>254.4 MB</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>4</v>
       </c>
-      <c r="F40" s="13" t="n">
-        <v>44897</v>
+      <c r="F40" s="12" t="n">
+        <v>44898</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>247.1 MB</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>3.2 GB</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>6</v>
       </c>
-      <c r="F41" s="13" t="n">
-        <v>45067</v>
+      <c r="F41" s="12" t="n">
+        <v>45068</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Payroll/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>237.7 MB</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>3</v>
       </c>
-      <c r="F42" s="13" t="n">
-        <v>45619</v>
+      <c r="F42" s="12" t="n">
+        <v>45620</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Client files/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>236.4 MB</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>2</v>
       </c>
-      <c r="F43" s="13" t="n">
-        <v>45205</v>
+      <c r="F43" s="12" t="n">
+        <v>45206</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>234.3 MB</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>5</v>
       </c>
-      <c r="F44" s="13" t="n">
-        <v>46273</v>
+      <c r="F44" s="12" t="n">
+        <v>46274</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>232.8 MB</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>5</v>
       </c>
-      <c r="F45" s="13" t="n">
-        <v>45697</v>
+      <c r="F45" s="12" t="n">
+        <v>45698</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>229.6 MB</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>3</v>
       </c>
-      <c r="F46" s="13" t="n">
-        <v>45218</v>
+      <c r="F46" s="12" t="n">
+        <v>45219</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Payroll/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>221.0 MB</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>2</v>
       </c>
-      <c r="F47" s="13" t="n">
-        <v>45920</v>
+      <c r="F47" s="12" t="n">
+        <v>45921</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>218.5 MB</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>2.8 GB</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>4</v>
       </c>
-      <c r="F48" s="13" t="n">
-        <v>46244</v>
+      <c r="F48" s="12" t="n">
+        <v>46245</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>217.7 MB</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>2.8 GB</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>2</v>
       </c>
-      <c r="F49" s="13" t="n">
-        <v>46235</v>
+      <c r="F49" s="12" t="n">
+        <v>46236</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>213.5 MB</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>2.8 GB</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>4</v>
       </c>
-      <c r="F50" s="13" t="n">
-        <v>45032</v>
+      <c r="F50" s="12" t="n">
+        <v>45033</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>211.9 MB</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>212</v>
       </c>
-      <c r="F51" s="13" t="n">
-        <v>46301</v>
+      <c r="F51" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>205.8 MB</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>6</v>
       </c>
-      <c r="F52" s="13" t="n">
-        <v>44866</v>
+      <c r="F52" s="12" t="n">
+        <v>44867</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Payroll/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>204.3 MB</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>6</v>
       </c>
-      <c r="F53" s="13" t="n">
-        <v>45043</v>
+      <c r="F53" s="12" t="n">
+        <v>45044</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>204.1 MB</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>3</v>
       </c>
-      <c r="F54" s="13" t="n">
-        <v>46220</v>
+      <c r="F54" s="12" t="n">
+        <v>46221</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>200.5 MB</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>3</v>
       </c>
-      <c r="F55" s="13" t="n">
-        <v>44863</v>
+      <c r="F55" s="12" t="n">
+        <v>44864</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>193.8 MB</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>5</v>
       </c>
-      <c r="F56" s="13" t="n">
-        <v>46279</v>
+      <c r="F56" s="12" t="n">
+        <v>46280</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>192.6 MB</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>3</v>
       </c>
-      <c r="F57" s="13" t="n">
-        <v>46205</v>
+      <c r="F57" s="12" t="n">
+        <v>46206</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>190.0 MB</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>2</v>
       </c>
-      <c r="F58" s="13" t="n">
-        <v>45660</v>
+      <c r="F58" s="12" t="n">
+        <v>45661</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>189.8 MB</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>2</v>
       </c>
-      <c r="F59" s="13" t="n">
-        <v>45557</v>
+      <c r="F59" s="12" t="n">
+        <v>45558</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="inlineStr">
         <is>
           <t>Payroll/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>187.7 MB</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>5</v>
       </c>
-      <c r="F60" s="13" t="n">
-        <v>45312</v>
+      <c r="F60" s="12" t="n">
+        <v>45313</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Year end/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>185.5 MB</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>3</v>
       </c>
-      <c r="F61" s="13" t="n">
-        <v>45793</v>
+      <c r="F61" s="12" t="n">
+        <v>45794</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>181.9 MB</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>4</v>
       </c>
-      <c r="F62" s="13" t="n">
-        <v>45919</v>
+      <c r="F62" s="12" t="n">
+        <v>45920</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>179.6 MB</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>6</v>
       </c>
-      <c r="F63" s="13" t="n">
-        <v>45670</v>
+      <c r="F63" s="12" t="n">
+        <v>45671</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared tracker.xlsx</t>
         </is>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>177.0 MB</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>640</v>
       </c>
-      <c r="F64" s="13" t="n">
-        <v>46304</v>
+      <c r="F64" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="inlineStr">
         <is>
           <t>Year end/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>175.9 MB</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>2</v>
       </c>
-      <c r="F65" s="13" t="n">
-        <v>45907</v>
+      <c r="F65" s="12" t="n">
+        <v>45908</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>175.5 MB</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>6</v>
       </c>
-      <c r="F66" s="13" t="n">
-        <v>45164</v>
+      <c r="F66" s="12" t="n">
+        <v>45165</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Engagement letters/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>171.8 MB</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>2</v>
       </c>
-      <c r="F67" s="13" t="n">
-        <v>45177</v>
+      <c r="F67" s="12" t="n">
+        <v>45178</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="inlineStr">
         <is>
           <t>Payroll/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>171.0 MB</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>4</v>
       </c>
-      <c r="F68" s="13" t="n">
-        <v>45783</v>
+      <c r="F68" s="12" t="n">
+        <v>45784</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>170.0 MB</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>3</v>
       </c>
-      <c r="F69" s="13" t="n">
-        <v>46087</v>
+      <c r="F69" s="12" t="n">
+        <v>46088</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>169.2 MB</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>5</v>
       </c>
-      <c r="F70" s="13" t="n">
-        <v>44819</v>
+      <c r="F70" s="12" t="n">
+        <v>44820</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared planner.docx</t>
         </is>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>167.7 MB</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>212</v>
       </c>
-      <c r="F71" s="13" t="n">
-        <v>46301</v>
+      <c r="F71" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>166.9 MB</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>3</v>
       </c>
-      <c r="F72" s="13" t="n">
-        <v>45555</v>
+      <c r="F72" s="12" t="n">
+        <v>45556</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="inlineStr">
         <is>
           <t>Year end/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>166.3 MB</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>6</v>
       </c>
-      <c r="F73" s="13" t="n">
-        <v>45792</v>
+      <c r="F73" s="12" t="n">
+        <v>45793</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>161.2 MB</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>5</v>
       </c>
-      <c r="F74" s="13" t="n">
-        <v>45971</v>
+      <c r="F74" s="12" t="n">
+        <v>45972</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>158.8 MB</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>4</v>
       </c>
-      <c r="F75" s="13" t="n">
-        <v>45193</v>
+      <c r="F75" s="12" t="n">
+        <v>45194</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>158.2 MB</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>2</v>
       </c>
-      <c r="F76" s="13" t="n">
-        <v>46059</v>
+      <c r="F76" s="12" t="n">
+        <v>46060</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>158.0 MB</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>2</v>
       </c>
-      <c r="F77" s="13" t="n">
-        <v>45013</v>
+      <c r="F77" s="12" t="n">
+        <v>45014</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="inlineStr">
         <is>
           <t>Year end/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>156.6 MB</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>5</v>
       </c>
-      <c r="F78" s="13" t="n">
-        <v>45147</v>
+      <c r="F78" s="12" t="n">
+        <v>45148</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Payroll/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>154.3 MB</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>3</v>
       </c>
-      <c r="F79" s="13" t="n">
-        <v>45572</v>
+      <c r="F79" s="12" t="n">
+        <v>45573</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>149.6 MB</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>6</v>
       </c>
-      <c r="F80" s="13" t="n">
-        <v>44856</v>
+      <c r="F80" s="12" t="n">
+        <v>44857</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>148.4 MB</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>3</v>
       </c>
-      <c r="F81" s="13" t="n">
-        <v>45972</v>
+      <c r="F81" s="12" t="n">
+        <v>45973</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="inlineStr">
         <is>
           <t>Year end/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>147.0 MB</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>4</v>
       </c>
-      <c r="F82" s="13" t="n">
-        <v>45997</v>
+      <c r="F82" s="12" t="n">
+        <v>45998</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>146.8 MB</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>4</v>
       </c>
-      <c r="F83" s="13" t="n">
-        <v>46049</v>
+      <c r="F83" s="12" t="n">
+        <v>46050</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>146.1 MB</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>6</v>
       </c>
-      <c r="F84" s="13" t="n">
-        <v>45783</v>
+      <c r="F84" s="12" t="n">
+        <v>45784</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>145.2 MB</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>3</v>
       </c>
-      <c r="F85" s="13" t="n">
-        <v>45647</v>
+      <c r="F85" s="12" t="n">
+        <v>45648</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>140.9 MB</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>5</v>
       </c>
-      <c r="F86" s="13" t="n">
-        <v>45810</v>
+      <c r="F86" s="12" t="n">
+        <v>45811</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared tracker.xlsx</t>
         </is>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>140.0 MB</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>640</v>
       </c>
-      <c r="F87" s="13" t="n">
-        <v>46304</v>
+      <c r="F87" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared planner.docx</t>
         </is>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>138.3 MB</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>212</v>
       </c>
-      <c r="F88" s="13" t="n">
-        <v>46301</v>
+      <c r="F88" s="12" t="n">
+        <v>46302</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>138.0 MB</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>2</v>
       </c>
-      <c r="F89" s="13" t="n">
-        <v>45050</v>
+      <c r="F89" s="12" t="n">
+        <v>45051</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="inlineStr">
         <is>
           <t>Payroll/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>137.6 MB</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>2</v>
       </c>
-      <c r="F90" s="13" t="n">
-        <v>45839</v>
+      <c r="F90" s="12" t="n">
+        <v>45840</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>137.6 MB</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>2</v>
       </c>
-      <c r="F91" s="13" t="n">
-        <v>46090</v>
+      <c r="F91" s="12" t="n">
+        <v>46091</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="inlineStr">
         <is>
           <t>Year end/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>137.3 MB</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>3</v>
       </c>
-      <c r="F92" s="13" t="n">
-        <v>46078</v>
+      <c r="F92" s="12" t="n">
+        <v>46079</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>134.2 MB</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>5</v>
       </c>
-      <c r="F93" s="13" t="n">
-        <v>45021</v>
+      <c r="F93" s="12" t="n">
+        <v>45022</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>132.5 MB</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>3</v>
       </c>
-      <c r="F94" s="13" t="n">
-        <v>45108</v>
+      <c r="F94" s="12" t="n">
+        <v>45109</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>132.2 MB</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>4</v>
       </c>
-      <c r="F95" s="13" t="n">
-        <v>45480</v>
+      <c r="F95" s="12" t="n">
+        <v>45481</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>130.1 MB</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>6</v>
       </c>
-      <c r="F96" s="13" t="n">
-        <v>46109</v>
+      <c r="F96" s="12" t="n">
+        <v>46110</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="inlineStr">
         <is>
           <t>Year end/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>127.7 MB</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>2</v>
       </c>
-      <c r="F97" s="13" t="n">
-        <v>46200</v>
+      <c r="F97" s="12" t="n">
+        <v>46201</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>127.6 MB</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>6</v>
       </c>
-      <c r="F98" s="13" t="n">
-        <v>45704</v>
+      <c r="F98" s="12" t="n">
+        <v>45705</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>123.6 MB</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>1.6 GB</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>3</v>
       </c>
-      <c r="F99" s="13" t="n">
-        <v>46292</v>
+      <c r="F99" s="12" t="n">
+        <v>46293</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>122.5 MB</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>1.6 GB</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>5</v>
       </c>
-      <c r="F100" s="13" t="n">
-        <v>45116</v>
+      <c r="F100" s="12" t="n">
+        <v>45117</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>122.3 MB</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>1.6 GB</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>4</v>
       </c>
-      <c r="F101" s="13" t="n">
-        <v>44941</v>
+      <c r="F101" s="12" t="n">
+        <v>44942</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F101"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId20"/>
@@ -8994,527 +8992,527 @@
           <t>Last change</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Changed by</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
-      <c r="D2" s="13" t="n">
-        <v>45406</v>
+      <c r="D2" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>3.2 GB</t>
         </is>
       </c>
-      <c r="D3" s="13" t="n">
-        <v>45218</v>
+      <c r="D3" s="12" t="n">
+        <v>45219</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
-      <c r="D4" s="13" t="n">
-        <v>44866</v>
+      <c r="D4" s="12" t="n">
+        <v>44867</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects export.pst</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
-      <c r="D5" s="13" t="n">
-        <v>45206</v>
+      <c r="D5" s="12" t="n">
+        <v>45207</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
-      <c r="D6" s="13" t="n">
-        <v>45555</v>
+      <c r="D6" s="12" t="n">
+        <v>45556</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Templates/Templates archive.zip</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
-      <c r="D7" s="13" t="n">
-        <v>45406</v>
+      <c r="D7" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
-      <c r="D8" s="13" t="n">
-        <v>45013</v>
+      <c r="D8" s="12" t="n">
+        <v>45014</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
-      <c r="D9" s="13" t="n">
-        <v>44856</v>
+      <c r="D9" s="12" t="n">
+        <v>44857</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
-      <c r="D10" s="13" t="n">
-        <v>45021</v>
+      <c r="D10" s="12" t="n">
+        <v>45022</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
-      <c r="D11" s="13" t="n">
-        <v>45480</v>
+      <c r="D11" s="12" t="n">
+        <v>45481</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Scans/Scans archive.zip</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
-      <c r="D12" s="13" t="n">
-        <v>45406</v>
+      <c r="D12" s="12" t="n">
+        <v>45407</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>1.7 GB</t>
         </is>
       </c>
-      <c r="D13" s="13" t="n">
-        <v>44941</v>
+      <c r="D13" s="12" t="n">
+        <v>44942</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>eve.sinclair@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>1.6 GB</t>
         </is>
       </c>
-      <c r="D14" s="13" t="n">
-        <v>45506</v>
+      <c r="D14" s="12" t="n">
+        <v>45507</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Projects/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>1.4 GB</t>
         </is>
       </c>
-      <c r="D15" s="13" t="n">
-        <v>45350</v>
+      <c r="D15" s="12" t="n">
+        <v>45351</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>1.4 GB</t>
         </is>
       </c>
-      <c r="D16" s="13" t="n">
-        <v>45191</v>
+      <c r="D16" s="12" t="n">
+        <v>45192</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Templates/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
-      <c r="D17" s="13" t="n">
-        <v>44996</v>
+      <c r="D17" s="12" t="n">
+        <v>44997</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>1021.9 MB</t>
         </is>
       </c>
-      <c r="D18" s="13" t="n">
-        <v>45200</v>
+      <c r="D18" s="12" t="n">
+        <v>45201</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Templates/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>931.5 MB</t>
         </is>
       </c>
-      <c r="D19" s="13" t="n">
-        <v>45529</v>
+      <c r="D19" s="12" t="n">
+        <v>45530</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>carol.mendes@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Scans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>883.8 MB</t>
         </is>
       </c>
-      <c r="D20" s="13" t="n">
-        <v>45471</v>
+      <c r="D20" s="12" t="n">
+        <v>45472</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>carl.jensen@northwindtraders.example</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Templates/Templates export.pst</t>
         </is>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>882.8 MB</t>
         </is>
       </c>
-      <c r="D21" s="13" t="n">
-        <v>45206</v>
+      <c r="D21" s="12" t="n">
+        <v>45207</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>ann.patel@northwindtraders.example</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E21"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId15"/>
@@ -9629,245 +9627,245 @@
         <is>
           <t>Clients / Documents</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>209.4 GB</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>191.7 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>17.7 GB</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>56</v>
       </c>
       <c r="F2" t="n">
         <v>640</v>
       </c>
-      <c r="G2" s="13" t="n">
-        <v>46304</v>
+      <c r="G2" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>104.7 GB</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>96.7 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>70</v>
       </c>
       <c r="F3" t="n">
         <v>640</v>
       </c>
-      <c r="G3" s="13" t="n">
-        <v>46304</v>
+      <c r="G3" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Operations / Documents</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>87.2 GB</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>80.5 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>70</v>
       </c>
       <c r="F4" t="n">
         <v>640</v>
       </c>
-      <c r="G4" s="13" t="n">
-        <v>46304</v>
+      <c r="G4" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>55.1 GB</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>50.9 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>70</v>
       </c>
       <c r="F5" t="n">
         <v>640</v>
       </c>
-      <c r="G5" s="13" t="n">
-        <v>46304</v>
+      <c r="G5" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>44.1 GB</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>40.7 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>70</v>
       </c>
       <c r="F6" t="n">
         <v>640</v>
       </c>
-      <c r="G6" s="13" t="n">
-        <v>46304</v>
+      <c r="G6" s="12" t="n">
+        <v>46305</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Clients / Preservation Hold Library</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>24.2 GB</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>24.2 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>2</v>
       </c>
       <c r="F7" t="n">
         <v>1</v>
       </c>
-      <c r="G7" s="13" t="n">
-[...2 lines deleted...]
-      <c r="H7" s="14" t="inlineStr">
+      <c r="G7" s="12" t="n">
+        <v>45907</v>
+      </c>
+      <c r="H7" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>12.1 GB</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>12.1 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>2</v>
       </c>
       <c r="F8" t="n">
         <v>1</v>
       </c>
-      <c r="G8" s="13" t="n">
-[...2 lines deleted...]
-      <c r="H8" s="14" t="inlineStr">
+      <c r="G8" s="12" t="n">
+        <v>45907</v>
+      </c>
+      <c r="H8" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H8"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLibraries&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -9918,252 +9916,252 @@
           <t>Deleted</t>
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Deleted from</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
-      <c r="D2" s="13" t="n">
-        <v>46294</v>
+      <c r="D2" s="12" t="n">
+        <v>46295</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>sites/clients/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>1.2 GB</t>
         </is>
       </c>
-      <c r="D3" s="13" t="n">
-        <v>46273</v>
+      <c r="D3" s="12" t="n">
+        <v>46274</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>sites/clients/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
-      <c r="D4" s="13" t="n">
-        <v>46294</v>
+      <c r="D4" s="12" t="n">
+        <v>46295</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>sites/finance/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Clients</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>614.4 MB</t>
         </is>
       </c>
-      <c r="D5" s="13" t="n">
-        <v>46302</v>
+      <c r="D5" s="12" t="n">
+        <v>46303</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>sites/clients/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>614.4 MB</t>
         </is>
       </c>
-      <c r="D6" s="13" t="n">
-        <v>46273</v>
+      <c r="D6" s="12" t="n">
+        <v>46274</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>sites/finance/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>563.2 MB</t>
         </is>
       </c>
-      <c r="D7" s="13" t="n">
-        <v>46294</v>
+      <c r="D7" s="12" t="n">
+        <v>46295</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>sites/operations/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>307.2 MB</t>
         </is>
       </c>
-      <c r="D8" s="13" t="n">
-        <v>46302</v>
+      <c r="D8" s="12" t="n">
+        <v>46303</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>sites/finance/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>307.2 MB</t>
         </is>
       </c>
-      <c r="D9" s="13" t="n">
-        <v>46273</v>
+      <c r="D9" s="12" t="n">
+        <v>46274</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>sites/operations/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>153.6 MB</t>
         </is>
       </c>
-      <c r="D10" s="13" t="n">
-        <v>46302</v>
+      <c r="D10" s="12" t="n">
+        <v>46303</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>sites/operations/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E10"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLargest items in recycle bins&amp;RPage &amp;P of &amp;N</oddFooter>