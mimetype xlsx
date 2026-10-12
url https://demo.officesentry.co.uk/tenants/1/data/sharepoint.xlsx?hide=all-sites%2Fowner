--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -538,51 +538,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint sites</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 02:59 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 08:29 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Storage and growth, inactive sites, and which sites are shared outside.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -664,84 +664,84 @@
         <is>
           <t>No activity in 90 days</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>All sites: 5 of 5 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>11 Oct 2026, 20:31 UTC</t>
+          <t>12 Oct 2026, 06:36 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Sites shared outside the organi</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>3</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
-          <t>Sharing links on each site, from Microsoft's count. Anyone links open without signing in. The Shared files report lists the files behind them. Microsoft's figures as of 2026-10-09.</t>
+          <t>Sharing links on each site, from Microsoft's count. Anyone links open without signing in. The Shared files report lists the files behind them. Microsoft's figures as of 2026-10-10.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>Inactive sites</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>Sites nobody has used in 90 days. Archive or delete them, or confirm someone still owns the content.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>All sites</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
@@ -836,109 +836,109 @@
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/marketing</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>3</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/clients</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
       <c r="D3" t="n">
         <v>3</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/finance</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" t="n">
         <v>3</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F4" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G4" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G4"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSites shared outside the organisation&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -1077,183 +1077,183 @@
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/clients</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>242.5 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>+21.1 GB</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>10</v>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/finance</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>121.2 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>+10.5 GB</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>10</v>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/operations</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>88.2 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>+7.7 GB</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>10</v>
       </c>
       <c r="F4" s="10" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/marketing</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>55.1 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>+4.8 GB</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>10</v>
       </c>
       <c r="F5" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>https://northwindtraders.sharepoint.com/sites/intranet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Communication site</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>44.1 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>+3.8 GB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>10</v>
       </c>
       <c r="F6" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G6"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAll sites&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>