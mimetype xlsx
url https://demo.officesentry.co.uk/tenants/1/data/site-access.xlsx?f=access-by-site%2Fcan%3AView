--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -520,81 +520,81 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Sites needing an owner'!A1" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Who can access each site'!A1" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Access by site'!A1" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Guests and the sites they can r'!A1" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'Site administrators'!A1" TargetMode="External" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/marketing" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/operations" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/intranet" TargetMode="External" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/clients" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/finance" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/marketing" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/operations" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/intranet" TargetMode="External" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/clients" TargetMode="External" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/clients" TargetMode="External" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/finance" TargetMode="External" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/marketing" TargetMode="External" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/operations" TargetMode="External" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/intranet" TargetMode="External" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://northwindtraders.sharepoint.com/sites/intranet" TargetMode="External" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C21"/>
+  <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Site access</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:47 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 07:41 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who owns, administers and can reach each SharePoint site: ownerless sites, guests, and sites open to everyone in the organisation.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -657,188 +657,175 @@
       </c>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>Everyone or Everyone except external users</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Sites</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>5</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>Not counting OneDrives</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
-          <t>Not checked</t>
+          <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>Members of SharePoint groups on 1 site with no Microsoft 365 group aren't listed here; those sites show their site administrators and what the default library grants. The Site permissions report lists every SharePoint group and its members.</t>
+          <t>Access by site: 7 of 28 rows, Can is View.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
-          <t>Filtered view</t>
+          <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>Access by site: 7 of 28 rows, Can is View.</t>
-[...17 lines deleted...]
-      <c r="A16" s="5" t="inlineStr">
+          <t>13 Oct 2026, 04:00 UTC</t>
+        </is>
+      </c>
+    </row>
+    <row r="14"/>
+    <row r="15" ht="20" customHeight="1">
+      <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
-      <c r="B16" s="5" t="inlineStr">
+      <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
-      <c r="C16" s="5" t="inlineStr">
+      <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
+          <t>Sites needing an owner</t>
+        </is>
+      </c>
+      <c r="B16" s="6" t="n">
+        <v>3</v>
+      </c>
+      <c r="C16" s="7" t="inlineStr">
+        <is>
+          <t>A site with no enabled owner has nobody to approve access or answer for its content; one owner is one leaver away from that. Owners are the Microsoft 365 group's owners, or for a site with no group its site administrators and the people in its owners group.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
-          <t>Sites needing an owner</t>
+          <t>Who can access each site</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
-          <t>A site with no enabled owner has nobody to approve access or answer for its content; one owner is one leaver away from that. Owners are the Microsoft 365 group's owners, or the site administrators of a site with no group.</t>
+          <t>Each site's owners, site administrators, how many people are in its group, which guests have access and whether everyone in the organisation can open it.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
-          <t>Who can access each site</t>
+          <t>Access by site</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C18" s="7" t="inlineStr">
         <is>
-          <t>Each site's owners, site administrators, how many people are in its group, which guests have access and whether everyone in the organisation can open it.</t>
+          <t>What each site grants and to whom: the Microsoft 365 group's owners and members, what the default document library gives to site groups, groups and people, and guests given access on the site.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
-          <t>Access by site</t>
+          <t>Guests and the sites they can r</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="C19" s="7" t="inlineStr">
         <is>
-          <t>What each site grants and to whom: the Microsoft 365 group's owners and members, what the default document library gives to site groups, groups and people, and guests given access on the site.</t>
+          <t>Every outside account with access to a site, through the site's group or by being given access to the site, a library or a folder. Check each one still needs it.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
-          <t>Guests and the sites they can r</t>
+          <t>Site administrators</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C20" s="7" t="inlineStr">
         <is>
-          <t>Every outside account with access to a site, through the site's group or by being given access to the site, a library or a folder. Check each one still needs it.</t>
-[...13 lines deleted...]
-        <is>
           <t>Site collection administrators have full control of everything on the site, whatever its groups say. People who administer many sites are usually IT staff; check anyone else.</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="2">
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="B14:C14"/>
     <mergeCell ref="B12:C12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A21" r:id="rId5"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A16" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A17" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A18" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A19" r:id="rId4"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A20" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSite access&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
@@ -897,121 +884,121 @@
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No owner</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Robert Hughes (disabled)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Robert Hughes</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>One owner</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Staff Intranet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Communication site</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>One owner</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="F4" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G4" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G4"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSites needing an owner&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -1112,227 +1099,227 @@
           <t>Ann Patel, Grace Taylor</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Ann Patel, Grace Taylor</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>11</v>
       </c>
       <c r="F2" t="n">
         <v>3</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="I2" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Ann Patel, Thomas Clarke</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Ann Patel, Thomas Clarke</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>15</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="I3" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="J3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="9" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Robert Hughes (disabled)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Robert Hughes</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>12</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="I4" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="9" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Hannah Robinson</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>11</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I5" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="9" t="inlineStr">
         <is>
           <t>Staff Intranet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Communication site</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Ann Patel</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>5 people recorded</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="I6" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J6"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LWho can access each site&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>