--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -535,51 +535,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Licences and subscriptions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:26 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 20:07 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every subscription with licences bought, assigned and available, its cost and renewal date, trials and lapsing subscriptions, and who has which licence, directly or by group.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -702,51 +702,51 @@
         <is>
           <t>Renewals and expiry: 2 of 2 rows, Started: older than 180 days.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>Assignment problems: 2 of 2 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="17"/>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Subscriptions</t>