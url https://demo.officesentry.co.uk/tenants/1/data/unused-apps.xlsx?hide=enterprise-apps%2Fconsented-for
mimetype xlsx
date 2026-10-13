--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -525,51 +525,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Unused apps</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 06:47 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 07:40 UTC · Microsoft 365 tenant northwindtraders.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every app from outside Microsoft with when it last signed in, and those unused for 90 days that still hold permissions.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -634,51 +634,51 @@
         <is>
           <t>Enabled apps</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Enterprise apps: 3 of 3 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Enterprise apps</t>
@@ -771,51 +771,51 @@
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Enabled</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Unknown Ltd (unverified)</t>
         </is>
       </c>
       <c r="C2" s="10" t="n">
-        <v>46107</v>
+        <v>46108</v>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Over 90 days ago</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>On its own</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Mail.Read</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
@@ -841,51 +841,51 @@
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr"/>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Zoom</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Zoom Video Communications (verified)</t>
         </is>
       </c>
       <c r="C4" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Last 30 days</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>To sign people in</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>User.Read.All</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>