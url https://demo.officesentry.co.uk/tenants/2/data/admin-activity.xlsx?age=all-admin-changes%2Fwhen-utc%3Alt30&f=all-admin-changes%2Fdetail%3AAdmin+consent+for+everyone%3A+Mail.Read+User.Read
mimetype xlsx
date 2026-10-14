--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -533,130 +533,130 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:52 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 17:02 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>All admin changes: 1 of 22 rows, Detail is Admin consent for everyone: Mail.Read User.Read, When (UTC): in the last 30 days.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8" ht="20" customHeight="1">
       <c r="A8" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Changes to review</t>
         </is>
       </c>
       <c r="B9" s="9" t="n">
         <v>10</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
-          <t>Changes in the 120 days since 14 Jun 2026, when Office Sentry started keeping this tenant's audit log that are worth confirming with the client: domain sign-in (federation) changes, new app secrets and certificates, admin roles granted, and Conditional Access policies deleted or switched off. Failed attempts are left out.</t>
+          <t>Changes in the 120 days since 16 Jun 2026, when Office Sentry started keeping this tenant's audit log that are worth confirming with the client: domain sign-in (federation) changes, new app secrets and certificates, admin roles granted, and Conditional Access policies deleted or switched off. Failed attempts are left out.</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>All admin changes</t>
         </is>
       </c>
       <c r="B10" s="9" t="n">
         <v>1</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
-          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 14 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
+          <t>Every admin role, Conditional Access, policy, app, domain and account change in the 120 days since 16 Jun 2026, when Office Sentry started keeping this tenant's audit log, newest first.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Who made changes</t>
         </is>
       </c>
       <c r="B11" s="9" t="n">
         <v>4</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>Everyone (and every app) that made one of the changes above, most active first.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B5:C5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId1"/>
@@ -717,358 +717,358 @@
         </is>
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Target</t>
         </is>
       </c>
       <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Detail</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Why it matters</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="n">
-        <v>46305.21944444445</v>
+        <v>46306.66666666666</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>fabrikam.example</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" s="6" t="inlineStr">
         <is>
           <t>Changes how users of a domain sign in; a rogue federation lets someone sign in as anyone</t>
         </is>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="n">
-        <v>46307.21944444445</v>
+        <v>46308.66666666666</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="n">
-        <v>46306.21944444445</v>
+        <v>46307.66666666666</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="G4" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="n">
-        <v>46305.71944444445</v>
+        <v>46307.16666666666</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="G5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="n">
-        <v>46304.71944444445</v>
+        <v>46306.16666666666</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="F6" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="G6" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
-        <v>46302.71944444445</v>
+        <v>46304.16666666666</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="F7" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="G7" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
-        <v>46301.21944444445</v>
+        <v>46302.66666666666</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy deleted</t>
         </is>
       </c>
       <c r="G8" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
-        <v>46295.71944444445</v>
+        <v>46297.16666666666</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="F9" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="G9" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
-        <v>46266.71944444445</v>
+        <v>46268.16666666666</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="F10" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="G10" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
-        <v>46243.71944444445</v>
+        <v>46245.16666666666</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F11" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
@@ -1141,51 +1141,51 @@
         </is>
       </c>
       <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Target</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Detail</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Result</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>IP address</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="n">
-        <v>46298.71944444445</v>
+        <v>46300.16666666666</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Consent to application</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Admin consent for everyone: Mail.Read User.Read</t>
         </is>
@@ -1252,105 +1252,105 @@
         <is>
           <t>Changes</t>
         </is>
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Last change (UTC)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>18</v>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46306.21944444445</v>
+        <v>46307.66666666666</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>2</v>
       </c>
       <c r="D3" s="10" t="n">
-        <v>46306.71944444445</v>
+        <v>46308.16666666666</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="10" t="n">
-        <v>46307.21944444445</v>
+        <v>46308.66666666666</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Partner Center</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>App</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>1</v>
       </c>
       <c r="D5" s="10" t="n">
-        <v>46296.71944444445</v>
+        <v>46298.16666666666</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LWho made changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>