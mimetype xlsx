--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -533,94 +533,94 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Admin activity</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:56 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 21:36 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Admin roles, Conditional Access, app credentials, consents, domains and account changes from the directory audit log, and who made them.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>All admin changes: 22 of 22 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
           <t>Who made changes: 1 of 4 rows, Changes is 2.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Changes to review</t>
@@ -730,358 +730,358 @@
         </is>
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Target</t>
         </is>
       </c>
       <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Detail</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Why it matters</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="n">
-        <v>46304.775</v>
+        <v>46305.21944444445</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>fabrikam.example</t>
         </is>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" s="6" t="inlineStr">
         <is>
           <t>Changes how users of a domain sign in; a rogue federation lets someone sign in as anyone</t>
         </is>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="n">
-        <v>46306.775</v>
+        <v>46307.21944444445</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Contoso Automation</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="F3" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="n">
-        <v>46305.775</v>
+        <v>46306.21944444445</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="F4" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="G4" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="n">
-        <v>46305.275</v>
+        <v>46305.71944444445</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F5" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="G5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="n">
-        <v>46304.275</v>
+        <v>46304.71944444445</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="F6" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
       </c>
       <c r="G6" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
-        <v>46302.275</v>
+        <v>46302.71944444445</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="F7" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="G7" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
-        <v>46300.775</v>
+        <v>46301.21944444445</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy deleted</t>
         </is>
       </c>
       <c r="G8" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
-        <v>46295.275</v>
+        <v>46295.71944444445</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="F9" s="6" t="inlineStr">
         <is>
           <t>New secret or certificate: whoever holds it can sign in as the app</t>
         </is>
       </c>
       <c r="G9" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
-        <v>46266.275</v>
+        <v>46266.71944444445</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="F10" s="6" t="inlineStr">
         <is>
           <t>Conditional Access policy no longer enforced</t>
         </is>
       </c>
       <c r="G10" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
-        <v>46243.275</v>
+        <v>46243.71944444445</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>admin@fabrikam.example</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F11" s="6" t="inlineStr">
         <is>
           <t>Admin role granted</t>
         </is>
@@ -1154,800 +1154,800 @@
         </is>
       </c>
       <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Detail</t>
         </is>
       </c>
       <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Result</t>
         </is>
       </c>
       <c r="G1" s="7" t="inlineStr">
         <is>
           <t>IP address</t>
         </is>
       </c>
       <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="n">
-        <v>46306.775</v>
+        <v>46307.21944444445</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Add service principal credentials</t>
         </is>
       </c>
       <c r="D2" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Credential added</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="n">
-        <v>46306.275</v>
+        <v>46306.71944444445</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D3" s="6" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Failed: Insufficient privileges</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="n">
-        <v>46305.775</v>
+        <v>46306.21944444445</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D4" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H4" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="n">
-        <v>46305.275</v>
+        <v>46305.71944444445</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D5" s="6" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="n">
-        <v>46304.775</v>
+        <v>46305.21944444445</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Set domain authentication</t>
         </is>
       </c>
       <c r="D6" s="6" t="inlineStr">
         <is>
           <t>fabrikam.example</t>
         </is>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>203.0.113.9</t>
         </is>
       </c>
       <c r="H6" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="n">
-        <v>46304.275</v>
+        <v>46304.71944444445</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Add eligible member to role in PIM completed (permanent)</t>
         </is>
       </c>
       <c r="D7" s="6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Exchange Administrator</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H7" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="n">
-        <v>46303.775</v>
+        <v>46304.21944444445</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Reset user password</t>
         </is>
       </c>
       <c r="D8" s="6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="n">
-        <v>46303.275</v>
+        <v>46303.71944444445</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Remove member from role</t>
         </is>
       </c>
       <c r="D9" s="6" t="inlineStr">
         <is>
           <t>old.admin@fabrikam.example</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="n">
-        <v>46302.775</v>
+        <v>46303.21944444445</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Admin registered security info</t>
         </is>
       </c>
       <c r="D10" s="6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="n">
-        <v>46302.275</v>
+        <v>46302.71944444445</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D11" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H11" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="n">
-        <v>46301.275</v>
+        <v>46301.71944444445</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="D12" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="n">
-        <v>46300.775</v>
+        <v>46301.21944444445</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Delete conditional access policy</t>
         </is>
       </c>
       <c r="D13" s="6" t="inlineStr">
         <is>
           <t>Block risky countries</t>
         </is>
       </c>
       <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H13" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="n">
-        <v>46299.275</v>
+        <v>46299.71944444445</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D14" s="6" t="inlineStr">
         <is>
           <t>Old Integration</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Removed secret</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="n">
-        <v>46298.275</v>
+        <v>46298.71944444445</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Consent to application</t>
         </is>
       </c>
       <c r="D15" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Admin consent for everyone: Mail.Read User.Read</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="n">
-        <v>46298.175</v>
+        <v>46298.61944444444</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Add app role assignment to service principal</t>
         </is>
       </c>
       <c r="D16" s="6" t="inlineStr">
         <is>
           <t>Mail Sync Pro</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Mail.ReadWrite on Microsoft Graph</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="n">
-        <v>46297.275</v>
+        <v>46297.71944444445</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Accounts</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Delete user</t>
         </is>
       </c>
       <c r="D17" s="6" t="inlineStr">
         <is>
           <t>leaver0@fabrikam.example, leaver1@fabrikam.example, leaver2@fabrikam.example, leaver3@fabrikam.example, leaver4@fabrikam.example and 2 more</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="n">
-        <v>46296.275</v>
+        <v>46296.71944444445</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Partners</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Add partner to company</t>
         </is>
       </c>
       <c r="D18" s="6" t="inlineStr">
         <is>
           <t>Contoso IT Services</t>
         </is>
       </c>
       <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" s="10" t="n">
-        <v>46295.275</v>
+        <v>46295.71944444445</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Apps</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Update application – Certificates and secrets management</t>
         </is>
       </c>
       <c r="D19" s="6" t="inlineStr">
         <is>
           <t>Payroll Sync</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Added certificate</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H19" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="n">
-        <v>46295.275</v>
+        <v>46295.71944444445</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Domains</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Verify domain</t>
         </is>
       </c>
       <c r="D20" s="6" t="inlineStr">
         <is>
           <t>new.fabrikam.example</t>
         </is>
       </c>
       <c r="E20" t="inlineStr"/>
       <c r="F20" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="n">
-        <v>46266.275</v>
+        <v>46266.71944444445</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Update conditional access policy</t>
         </is>
       </c>
       <c r="D21" s="6" t="inlineStr">
         <is>
           <t>Require MFA for all users</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>On → Off</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H21" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="n">
-        <v>46243.275</v>
+        <v>46243.71944444445</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Admin roles</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Add member to role</t>
         </is>
       </c>
       <c r="D22" s="6" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Global Administrator</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>203.0.113.40</t>
         </is>
       </c>
       <c r="H22" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="n">
-        <v>46217.275</v>
+        <v>46217.71944444445</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Conditional Access</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Add conditional access policy</t>
         </is>
       </c>
       <c r="D23" s="6" t="inlineStr">
         <is>
           <t>Block legacy authentication</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>On</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Succeeded</t>
         </is>
@@ -2009,51 +2009,51 @@
         <is>
           <t>Changes</t>
         </is>
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Last change (UTC)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>mallory.quinn@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>User</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>2</v>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46306.275</v>
+        <v>46306.71944444445</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LWho made changes&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>