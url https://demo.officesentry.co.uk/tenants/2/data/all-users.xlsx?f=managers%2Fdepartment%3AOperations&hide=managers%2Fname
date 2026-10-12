--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -523,51 +523,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>All users</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:25 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 20:06 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every account with its department, job title, manager, licences and last sign-in, its managers and departments, and accounts reporting to a blocked manager.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -632,51 +632,51 @@
         <is>
           <t>Sign-in allowed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Managers: 1 of 10 rows, Department is Operations, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Every account</t>
@@ -863,51 +863,51 @@
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J2" s="10" t="n">
         <v>46166</v>
       </c>
       <c r="K2" s="10" t="n">
-        <v>46134</v>
+        <v>46135</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
@@ -1237,51 +1237,51 @@
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J9" s="10" t="n">
         <v>45241</v>
       </c>
       <c r="K9" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Ava Moore</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
@@ -1596,51 +1596,51 @@
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Aaron Smith</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
         <v>45870</v>
       </c>
       <c r="K16" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>breakglass@fabrikam.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Emergency access</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr"/>
@@ -1686,51 +1686,51 @@
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J18" s="10" t="n">
         <v>45019</v>
       </c>
       <c r="K18" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Freya Evans</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
@@ -1898,51 +1898,51 @@
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Zara Edwards</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J22" s="10" t="n">
         <v>45685</v>
       </c>
       <c r="K22" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Henry Roberts</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
@@ -2057,51 +2057,51 @@
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>Head of Sales</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J25" s="10" t="n">
         <v>46203</v>
       </c>
       <c r="K25" s="10" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Jack Roberts</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
@@ -2163,51 +2163,51 @@
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J27" s="10" t="n">
         <v>45204</v>
       </c>
       <c r="K27" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Leo Harrison</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
@@ -2216,51 +2216,51 @@
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J28" s="10" t="n">
         <v>45500</v>
       </c>
       <c r="K28" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Lily Khan</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
@@ -2375,51 +2375,51 @@
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Jack Lee</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J31" s="10" t="n">
         <v>44723</v>
       </c>
       <c r="K31" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Megan Green</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
@@ -2534,51 +2534,51 @@
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J34" s="10" t="n">
         <v>45130</v>
       </c>
       <c r="K34" s="10" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Noah Wood</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
@@ -2799,51 +2799,51 @@
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Ruby Clark</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J39" s="10" t="n">
         <v>44575</v>
       </c>
       <c r="K39" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Owen Robinson</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
@@ -3064,51 +3064,51 @@
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Rhys Walker</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J44" s="10" t="n">
         <v>45537</v>
       </c>
       <c r="K44" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Rhys Hall</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
@@ -3382,51 +3382,51 @@
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Thomas Robinson</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J50" s="10" t="n">
         <v>44834</v>
       </c>
       <c r="K50" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>g#EXT#@fabrikam.example</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Sam Carter (guest)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr"/>
@@ -3472,51 +3472,51 @@
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Aisha Brown</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J52" s="10" t="n">
         <v>45944</v>
       </c>
       <c r="K52" s="10" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Thomas Johnson</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
@@ -3737,51 +3737,51 @@
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Anna Kowalski</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J57" s="10" t="n">
         <v>46277</v>
       </c>
       <c r="K57" s="10" t="n">
-        <v>46211</v>
+        <v>46212</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L57"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery account&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>