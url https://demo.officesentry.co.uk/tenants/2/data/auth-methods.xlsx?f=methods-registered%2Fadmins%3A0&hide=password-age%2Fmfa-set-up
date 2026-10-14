--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -559,51 +559,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 23:35 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:22 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -744,51 +744,51 @@
         <is>
           <t>Methods registered: 4 of 5 rows, Admins is 0.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>Password age: 54 of 54 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="18"/>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t>Strongest method</t>
@@ -3956,1377 +3956,1377 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="14" t="n">
-        <v>46212</v>
+        <v>46213</v>
       </c>
       <c r="F2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" s="14" t="n">
-        <v>46089</v>
+        <v>46090</v>
       </c>
       <c r="F3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" s="14" t="n">
-        <v>46177</v>
+        <v>46178</v>
       </c>
       <c r="F4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E5" s="14" t="n">
-        <v>46135</v>
+        <v>46136</v>
       </c>
       <c r="F5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E6" s="14" t="n">
-        <v>46179</v>
+        <v>46180</v>
       </c>
       <c r="F6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E7" s="14" t="n">
-        <v>46061</v>
+        <v>46062</v>
       </c>
       <c r="F7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E8" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E9" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E10" s="14" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="F10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E11" s="14" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="F11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E12" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E13" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E14" s="14" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E15" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E16" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E17" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E19" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E20" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E21" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E22" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E23" s="14" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E24" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E25" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E26" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E27" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E28" s="14" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
       <c r="F28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E29" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E30" s="14" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E31" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E32" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E33" s="14" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="F33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E34" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E35" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E36" s="14" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="F36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E37" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E38" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E39" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E40" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E41" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E42" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E43" s="14" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="F43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E44" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E45" s="14" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="F45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E46" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E47" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E48" s="14" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E49" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E50" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E51" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E52" s="14" t="n">
-        <v>46308</v>
+        <v>46309</v>
       </c>
       <c r="F52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E53" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E54" s="14" t="n">
@@ -5334,51 +5334,51 @@
       </c>
       <c r="F54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>breakglass@fabrikam.example</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E55" s="14" t="n">
-        <v>46296</v>
+        <v>46297</v>
       </c>
       <c r="F55" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:F55"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LPassword age&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>