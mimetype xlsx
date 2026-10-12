--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -559,51 +559,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:26 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 20:07 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -744,51 +744,51 @@
         <is>
           <t>Strongest method: 4 of 4 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
           <t>Sign-in methods policy: 1 of 12 rows, Recommended is Off.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B17" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="18"/>
     <row r="19" ht="20" customHeight="1">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C19" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t>Strongest method</t>
@@ -3691,51 +3691,51 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="14" t="n">
-        <v>46211</v>
+        <v>46212</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -3753,82 +3753,82 @@
       </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" s="14" t="n">
-        <v>46176</v>
+        <v>46177</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E5" s="14" t="n">
-        <v>46134</v>
+        <v>46135</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -3970,51 +3970,51 @@
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E11" s="14" t="n">
-        <v>46300</v>
+        <v>46301</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -4032,51 +4032,51 @@
       </c>
       <c r="G12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E13" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -4187,51 +4187,51 @@
       </c>
       <c r="G17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -4311,82 +4311,82 @@
       </c>
       <c r="G21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E22" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E23" s="14" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -4559,82 +4559,82 @@
       </c>
       <c r="G29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E30" s="14" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E31" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -4652,51 +4652,51 @@
       </c>
       <c r="G32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E33" s="14" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -4745,51 +4745,51 @@
       </c>
       <c r="G35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E36" s="14" t="n">
-        <v>46294</v>
+        <v>46295</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -4900,51 +4900,51 @@
       </c>
       <c r="G40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E41" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -4993,51 +4993,51 @@
       </c>
       <c r="G43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E44" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
@@ -5117,51 +5117,51 @@
       </c>
       <c r="G47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E48" s="14" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">