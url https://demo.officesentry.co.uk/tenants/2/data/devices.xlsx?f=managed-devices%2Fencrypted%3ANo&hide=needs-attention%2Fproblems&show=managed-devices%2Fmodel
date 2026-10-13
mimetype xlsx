--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -551,94 +551,94 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 18:47 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 10:43 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Needs attention: 41 of 41 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
           <t>Managed devices: 6 of 55 rows, Encrypted is No.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Operating systems</t>
@@ -1909,301 +1909,301 @@
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="H2" s="13" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Microsoft Surface Laptop 6</t>
         </is>
       </c>
       <c r="J2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>DESK-ROBINSON51</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G3" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
       <c r="H3" s="13" t="n">
-        <v>44577</v>
+        <v>44578</v>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J3" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>LAPTOP-OKAFOR</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G4" s="13" t="n">
-        <v>46262</v>
+        <v>46263</v>
       </c>
       <c r="H4" s="13" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G5</t>
         </is>
       </c>
       <c r="J4" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON07</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="H5" s="13" t="n">
-        <v>45897</v>
+        <v>45898</v>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>HP EliteBook 840 G10</t>
         </is>
       </c>
       <c r="J5" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>LAPTOP-WARD29</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="H6" s="13" t="n">
-        <v>45237</v>
+        <v>45238</v>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Dell OptiPlex 7010</t>
         </is>
       </c>
       <c r="J6" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON40</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Not compliant</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="H7" s="13" t="n">
-        <v>44907</v>
+        <v>44908</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Dell Latitude 7450</t>
         </is>
       </c>
       <c r="J7" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LManaged devices&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -2280,1759 +2280,1759 @@
       <c r="A2" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H2" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>DESK-WHITE42</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr"/>
       <c r="G3" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS26</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="inlineStr"/>
       <c r="G4" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H4" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES11</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>0</v>
       </c>
       <c r="F5" t="inlineStr"/>
       <c r="G5" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H5" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON49</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="inlineStr"/>
       <c r="G6" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H6" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>LAPTOP-JONES34</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr"/>
       <c r="G7" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="H7" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT19</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>0</v>
       </c>
       <c r="F8" t="inlineStr"/>
       <c r="G8" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="H8" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>DESK-ALLEN09</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="13" t="n">
-        <v>45837</v>
+        <v>45838</v>
       </c>
       <c r="G9" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DESK-CLARK06</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>1</v>
       </c>
       <c r="F10" s="13" t="n">
-        <v>45927</v>
+        <v>45928</v>
       </c>
       <c r="G10" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>DESK-EDWARDS00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="13" t="n">
-        <v>46107</v>
+        <v>46108</v>
       </c>
       <c r="G11" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>DESK-EVANS48</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
       <c r="F12" s="13" t="n">
-        <v>44667</v>
+        <v>44668</v>
       </c>
       <c r="G12" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>DESK-HALL15</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>1</v>
       </c>
       <c r="F13" s="13" t="n">
-        <v>45657</v>
+        <v>45658</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>DESK-HARRISON21</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>
       </c>
       <c r="F14" s="13" t="n">
-        <v>45477</v>
+        <v>45478</v>
       </c>
       <c r="G14" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>DESK-KHAN30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="13" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="G15" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>DESK-KHAN33</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>1</v>
       </c>
       <c r="F16" s="13" t="n">
-        <v>45117</v>
+        <v>45118</v>
       </c>
       <c r="G16" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>DESK-KING24</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>1</v>
       </c>
       <c r="F17" s="13" t="n">
-        <v>45387</v>
+        <v>45388</v>
       </c>
       <c r="G17" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>DESK-LEWIS12</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>1</v>
       </c>
       <c r="F18" s="13" t="n">
-        <v>45747</v>
+        <v>45748</v>
       </c>
       <c r="G18" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>DESK-MOORE18</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>0</v>
       </c>
       <c r="F19" t="inlineStr"/>
       <c r="G19" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="C20" t="inlineStr"/>
       <c r="D20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>0</v>
       </c>
       <c r="F20" t="inlineStr"/>
       <c r="G20" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>DESK-ROBERTS45</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" s="13" t="n">
-        <v>44757</v>
+        <v>44758</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>DESK-ROBINSON51</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="inlineStr"/>
       <c r="G22" s="13" t="n">
-        <v>46267</v>
+        <v>46268</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DESK-SCOTT36</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>1</v>
       </c>
       <c r="F23" s="13" t="n">
-        <v>45027</v>
+        <v>45028</v>
       </c>
       <c r="G23" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>DESK-WILLIAMS27</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>1</v>
       </c>
       <c r="F24" s="13" t="n">
-        <v>45297</v>
+        <v>45298</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>DESK-WOOD39</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1</v>
       </c>
       <c r="F25" s="13" t="n">
-        <v>44937</v>
+        <v>44938</v>
       </c>
       <c r="G25" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>LAPTOP-BAKER23</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>1</v>
       </c>
       <c r="F26" s="13" t="n">
-        <v>45417</v>
+        <v>45418</v>
       </c>
       <c r="G26" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>LAPTOP-BROWN01</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>1</v>
       </c>
       <c r="F27" s="13" t="n">
-        <v>46077</v>
+        <v>46078</v>
       </c>
       <c r="G27" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIES38</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>1</v>
       </c>
       <c r="F28" s="13" t="n">
-        <v>44967</v>
+        <v>44968</v>
       </c>
       <c r="G28" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN32</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>1</v>
       </c>
       <c r="F29" s="13" t="n">
-        <v>45147</v>
+        <v>45148</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>LAPTOP-HARRIS31</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>1</v>
       </c>
       <c r="F30" s="13" t="n">
-        <v>45177</v>
+        <v>45178</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON14</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>1</v>
       </c>
       <c r="F31" s="13" t="n">
-        <v>45687</v>
+        <v>45688</v>
       </c>
       <c r="G31" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON28</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>1</v>
       </c>
       <c r="F32" s="13" t="n">
-        <v>45267</v>
+        <v>45268</v>
       </c>
       <c r="G32" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON47</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>1</v>
       </c>
       <c r="F33" s="13" t="n">
-        <v>44697</v>
+        <v>44698</v>
       </c>
       <c r="G33" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>LAPTOP-KHAN35</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>1</v>
       </c>
       <c r="F34" s="13" t="n">
-        <v>45057</v>
+        <v>45058</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>LAPTOP-KOWALSKI</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>3</v>
       </c>
       <c r="F35" s="13" t="n">
-        <v>46287</v>
+        <v>46288</v>
       </c>
       <c r="G35" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>LAPTOP-LEE02</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>1</v>
       </c>
       <c r="F36" s="13" t="n">
-        <v>46047</v>
+        <v>46048</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>LAPTOP-LEE25</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>1</v>
       </c>
       <c r="F37" s="13" t="n">
-        <v>45357</v>
+        <v>45358</v>
       </c>
       <c r="G37" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>LAPTOP-OKAFOR</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>0</v>
       </c>
       <c r="F38" t="inlineStr"/>
       <c r="G38" s="13" t="n">
-        <v>46262</v>
+        <v>46263</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL46</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>1</v>
       </c>
       <c r="F39" s="13" t="n">
-        <v>44727</v>
+        <v>44728</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS41</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>1</v>
       </c>
       <c r="F40" s="13" t="n">
-        <v>44877</v>
+        <v>44878</v>
       </c>
       <c r="G40" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON07</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>0</v>
       </c>
       <c r="F41" t="inlineStr"/>
       <c r="G41" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT17</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>1</v>
       </c>
       <c r="F42" s="13" t="n">
-        <v>45597</v>
+        <v>45598</v>
       </c>
       <c r="G42" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH13</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>1</v>
       </c>
       <c r="F43" s="13" t="n">
-        <v>45717</v>
+        <v>45718</v>
       </c>
       <c r="G43" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH50</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>1</v>
       </c>
       <c r="F44" s="13" t="n">
-        <v>44607</v>
+        <v>44608</v>
       </c>
       <c r="G44" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR43</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>1</v>
       </c>
       <c r="F45" s="13" t="n">
-        <v>44817</v>
+        <v>44818</v>
       </c>
       <c r="G45" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS08</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>1</v>
       </c>
       <c r="F46" s="13" t="n">
-        <v>45867</v>
+        <v>45868</v>
       </c>
       <c r="G46" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER37</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>1</v>
       </c>
       <c r="F47" s="13" t="n">
-        <v>44997</v>
+        <v>44998</v>
       </c>
       <c r="G47" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER44</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>1</v>
       </c>
       <c r="F48" s="13" t="n">
-        <v>44787</v>
+        <v>44788</v>
       </c>
       <c r="G48" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER04</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>1</v>
       </c>
       <c r="F49" s="13" t="n">
-        <v>45987</v>
+        <v>45988</v>
       </c>
       <c r="G49" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER10</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>1</v>
       </c>
       <c r="F50" s="13" t="n">
-        <v>45807</v>
+        <v>45808</v>
       </c>
       <c r="G50" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>LAPTOP-WARD29</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>0</v>
       </c>
       <c r="F51" t="inlineStr"/>
       <c r="G51" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON40</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>0</v>
       </c>
       <c r="F52" t="inlineStr"/>
       <c r="G52" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS16</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>1</v>
       </c>
       <c r="F53" s="13" t="n">
-        <v>45627</v>
+        <v>45628</v>
       </c>
       <c r="G53" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS20</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>1</v>
       </c>
       <c r="F54" s="13" t="n">
-        <v>45507</v>
+        <v>45508</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD05</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>1</v>
       </c>
       <c r="F55" s="13" t="n">
-        <v>45957</v>
+        <v>45958</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD22</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>1</v>
       </c>
       <c r="F56" s="13" t="n">
-        <v>45447</v>
+        <v>45448</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H56"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LBitLocker recovery keys&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H58"/>
@@ -4096,1939 +4096,1939 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>OLD-PC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.3000)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="13" t="n">
-        <v>46107</v>
+        <v>46108</v>
       </c>
       <c r="F2" s="13" t="n">
-        <v>44807</v>
+        <v>44808</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="H2" s="10" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>LAPTOP-OKAFOR</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E3" s="13" t="n">
-        <v>46262</v>
+        <v>46263</v>
       </c>
       <c r="F3" s="13" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>DESK-ROBINSON51</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E4" s="13" t="n">
-        <v>46267</v>
+        <v>46268</v>
       </c>
       <c r="F4" s="13" t="n">
-        <v>44577</v>
+        <v>44578</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DESK-LEWIS12</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E5" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
       <c r="F5" s="13" t="n">
-        <v>45747</v>
+        <v>45748</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>LAPTOP-LEE25</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E6" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
       <c r="F6" s="13" t="n">
-        <v>45357</v>
+        <v>45358</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIES38</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E7" s="13" t="n">
-        <v>46269</v>
+        <v>46270</v>
       </c>
       <c r="F7" s="13" t="n">
-        <v>44967</v>
+        <v>44968</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.100)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E8" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F8" s="13" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E9" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F9" s="13" t="n">
-        <v>46017</v>
+        <v>46018</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>DESK-CLARK06</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E10" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F10" s="13" t="n">
-        <v>45927</v>
+        <v>45928</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS08</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E11" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F11" s="13" t="n">
-        <v>45867</v>
+        <v>45868</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER10</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E12" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F12" s="13" t="n">
-        <v>45807</v>
+        <v>45808</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>LAPTOP-HUGHES11</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E13" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F13" s="13" t="n">
-        <v>45777</v>
+        <v>45778</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH13</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E14" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F14" s="13" t="n">
-        <v>45717</v>
+        <v>45718</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS16</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E15" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F15" s="13" t="n">
-        <v>45627</v>
+        <v>45628</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>DESK-HARRISON21</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E16" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F16" s="13" t="n">
-        <v>45477</v>
+        <v>45478</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>LAPTOP-BAKER23</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E17" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F17" s="13" t="n">
-        <v>45417</v>
+        <v>45418</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>DESK-KING24</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E18" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F18" s="13" t="n">
-        <v>45387</v>
+        <v>45388</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS26</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E19" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F19" s="13" t="n">
-        <v>45327</v>
+        <v>45328</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON28</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E20" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F20" s="13" t="n">
-        <v>45267</v>
+        <v>45268</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>DESK-KHAN33</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E21" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F21" s="13" t="n">
-        <v>45117</v>
+        <v>45118</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>DESK-SCOTT36</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E22" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F22" s="13" t="n">
-        <v>45027</v>
+        <v>45028</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>DESK-WOOD39</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E23" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F23" s="13" t="n">
-        <v>44937</v>
+        <v>44938</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>LAPTOP-WATSON40</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E24" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F24" s="13" t="n">
-        <v>44907</v>
+        <v>44908</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>DESK-WHITE42</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E25" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F25" s="13" t="n">
-        <v>44847</v>
+        <v>44848</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER44</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E26" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F26" s="13" t="n">
-        <v>44787</v>
+        <v>44788</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON49</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E27" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F27" s="13" t="n">
-        <v>44637</v>
+        <v>44638</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>LAPTOP-SMITH50</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E28" s="13" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F28" s="13" t="n">
-        <v>44607</v>
+        <v>44608</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>LAPTOP-KOWALSKI</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E29" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F29" s="13" t="n">
-        <v>46007</v>
+        <v>46008</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>DESK-EDWARDS00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E30" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F30" s="13" t="n">
-        <v>46107</v>
+        <v>46108</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>LAPTOP-BROWN01</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E31" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F31" s="13" t="n">
-        <v>46077</v>
+        <v>46078</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>LAPTOP-WALKER04</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E32" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F32" s="13" t="n">
-        <v>45987</v>
+        <v>45988</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>LAPTOP-ROBINSON07</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E33" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F33" s="13" t="n">
-        <v>45897</v>
+        <v>45898</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>DESK-ALLEN09</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E34" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F34" s="13" t="n">
-        <v>45837</v>
+        <v>45838</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>LAPTOP-JACKSON14</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E35" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F35" s="13" t="n">
-        <v>45687</v>
+        <v>45688</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT17</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E36" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F36" s="13" t="n">
-        <v>45597</v>
+        <v>45598</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>DESK-KHAN30</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E37" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F37" s="13" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>LAPTOP-TURNER37</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E38" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F38" s="13" t="n">
-        <v>44997</v>
+        <v>44998</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>LAPTOP-ROBERTS41</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E39" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F39" s="13" t="n">
-        <v>44877</v>
+        <v>44878</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR43</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E40" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F40" s="13" t="n">
-        <v>44817</v>
+        <v>44818</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON47</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E41" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F41" s="13" t="n">
-        <v>44697</v>
+        <v>44698</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>DESK-EVANS48</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E42" s="13" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F42" s="13" t="n">
-        <v>44667</v>
+        <v>44668</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Anna Kowalski's iPhone</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>iOS 18.6</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Registered (personal)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F43" s="13" t="n">
-        <v>46207</v>
+        <v>46208</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>LAPTOP-LEE02</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F44" s="13" t="n">
-        <v>46047</v>
+        <v>46048</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD05</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F45" s="13" t="n">
-        <v>45957</v>
+        <v>45958</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>DESK-HALL15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F46" s="13" t="n">
-        <v>45657</v>
+        <v>45658</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>DESK-MOORE18</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F47" s="13" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>LAPTOP-SCOTT19</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F48" s="13" t="n">
-        <v>45537</v>
+        <v>45538</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>LAPTOP-WILLIAMS20</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F49" s="13" t="n">
-        <v>45507</v>
+        <v>45508</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>LAPTOP-WOOD22</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F50" s="13" t="n">
-        <v>45447</v>
+        <v>45448</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>DESK-WILLIAMS27</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F51" s="13" t="n">
-        <v>45297</v>
+        <v>45298</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>LAPTOP-WARD29</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F52" s="13" t="n">
-        <v>45237</v>
+        <v>45238</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>LAPTOP-HARRIS31</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F53" s="13" t="n">
-        <v>45177</v>
+        <v>45178</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>LAPTOP-GREEN32</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F54" s="13" t="n">
-        <v>45147</v>
+        <v>45148</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>LAPTOP-JONES34</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F55" s="13" t="n">
-        <v>45087</v>
+        <v>45088</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>LAPTOP-KHAN35</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F56" s="13" t="n">
-        <v>45057</v>
+        <v>45058</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>DESK-ROBERTS45</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F57" s="13" t="n">
-        <v>44757</v>
+        <v>44758</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>LAPTOP-PATEL46</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>2026-10-12 (today)</t>
+          <t>2026-10-13 (today)</t>
         </is>
       </c>
       <c r="F58" s="13" t="n">
-        <v>44727</v>
+        <v>44728</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H58"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEntra ID device records&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>