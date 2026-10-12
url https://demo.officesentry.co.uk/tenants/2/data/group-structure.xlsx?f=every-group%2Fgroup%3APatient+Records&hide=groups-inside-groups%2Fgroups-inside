--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -549,51 +549,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 14:50 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 15:16 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>