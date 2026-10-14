--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 18:46 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 14:07 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -652,51 +652,51 @@
         <is>
           <t>Old partnerships to remove</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Every device: 47 of 48 rows, Access is Allowed, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Devices that need attention</t>
@@ -808,299 +808,299 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Still syncing mail although the person's sign-in is blocked</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="E2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Waiting for an admin to allow or block it</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Not synced for 247 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D4" s="10" t="n">
-        <v>46060</v>
+        <v>46062</v>
       </c>
       <c r="E4" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Not synced for 123 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D5" s="10" t="n">
-        <v>46184</v>
+        <v>46186</v>
       </c>
       <c r="E5" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Not synced for 340 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D6" s="10" t="n">
-        <v>45967</v>
+        <v>45969</v>
       </c>
       <c r="E6" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Not synced for 169 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>46138</v>
+        <v>46140</v>
       </c>
       <c r="E7" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Not synced for 212 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>46095</v>
+        <v>46097</v>
       </c>
       <c r="E8" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Not synced for 206 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>46101</v>
+        <v>46103</v>
       </c>
       <c r="E9" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Not synced for 193 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>46114</v>
+        <v>46116</v>
       </c>
       <c r="E10" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Not synced for 397 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>45910</v>
+        <v>45912</v>
       </c>
       <c r="E11" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Not synced for 197 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>46110</v>
+        <v>46112</v>
       </c>
       <c r="E12" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDevices that need attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1179,1847 +1179,1847 @@
         <is>
           <t>aaron.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>45636</v>
+        <v>45637</v>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46054</v>
+        <v>46055</v>
       </c>
       <c r="G3" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F4" s="10" t="n">
-        <v>45994</v>
+        <v>45996</v>
       </c>
       <c r="G4" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F5" s="10" t="n">
-        <v>46081</v>
+        <v>46083</v>
       </c>
       <c r="G5" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F6" s="10" t="n">
-        <v>45703</v>
+        <v>45705</v>
       </c>
       <c r="G6" s="10" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F7" s="10" t="n">
-        <v>45629</v>
+        <v>45631</v>
       </c>
       <c r="G7" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F8" s="10" t="n">
-        <v>45855</v>
+        <v>45856</v>
       </c>
       <c r="G8" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F9" s="10" t="n">
-        <v>45385</v>
+        <v>45387</v>
       </c>
       <c r="G9" s="10" t="n">
-        <v>46060</v>
+        <v>46062</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I9" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F10" s="10" t="n">
-        <v>46039</v>
+        <v>46041</v>
       </c>
       <c r="G10" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F11" s="10" t="n">
-        <v>46108</v>
+        <v>46109</v>
       </c>
       <c r="G11" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F12" s="10" t="n">
-        <v>46010</v>
+        <v>46011</v>
       </c>
       <c r="G12" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Sign-in blocked</t>
         </is>
       </c>
       <c r="I12" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F13" s="10" t="n">
-        <v>45876</v>
+        <v>45878</v>
       </c>
       <c r="G13" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F14" s="10" t="n">
-        <v>45632</v>
+        <v>45633</v>
       </c>
       <c r="G14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F15" s="10" t="n">
-        <v>45516</v>
+        <v>45518</v>
       </c>
       <c r="G15" s="10" t="n">
-        <v>46184</v>
+        <v>46186</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I15" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F16" s="10" t="n">
-        <v>46218</v>
+        <v>46219</v>
       </c>
       <c r="G16" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F17" s="10" t="n">
-        <v>45846</v>
+        <v>45848</v>
       </c>
       <c r="G17" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F18" s="10" t="n">
-        <v>45975</v>
+        <v>45977</v>
       </c>
       <c r="G18" s="10" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F19" s="10" t="n">
-        <v>46129</v>
+        <v>46130</v>
       </c>
       <c r="G19" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F20" s="10" t="n">
-        <v>46125</v>
+        <v>46126</v>
       </c>
       <c r="G20" s="10" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F21" s="10" t="n">
-        <v>46060</v>
+        <v>46062</v>
       </c>
       <c r="G21" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F22" s="10" t="n">
-        <v>46105</v>
+        <v>46106</v>
       </c>
       <c r="G22" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F23" s="10" t="n">
-        <v>45649</v>
+        <v>45650</v>
       </c>
       <c r="G23" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F24" s="10" t="n">
-        <v>45908</v>
+        <v>45910</v>
       </c>
       <c r="G24" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F25" s="10" t="n">
-        <v>45765</v>
+        <v>45767</v>
       </c>
       <c r="G25" s="10" t="n">
-        <v>45967</v>
+        <v>45969</v>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I25" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F26" s="10" t="n">
-        <v>45845</v>
+        <v>45846</v>
       </c>
       <c r="G26" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F27" s="10" t="n">
-        <v>46149</v>
+        <v>46150</v>
       </c>
       <c r="G27" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F28" s="10" t="n">
-        <v>46203</v>
+        <v>46205</v>
       </c>
       <c r="G28" s="10" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F29" s="10" t="n">
-        <v>46061</v>
+        <v>46063</v>
       </c>
       <c r="G29" s="10" t="n">
-        <v>46138</v>
+        <v>46140</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I29" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F30" s="10" t="n">
-        <v>46004</v>
+        <v>46006</v>
       </c>
       <c r="G30" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F31" s="10" t="n">
-        <v>45868</v>
+        <v>45869</v>
       </c>
       <c r="G31" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F32" s="10" t="n">
-        <v>45993</v>
+        <v>45995</v>
       </c>
       <c r="G32" s="10" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F33" s="10" t="n">
-        <v>46110</v>
+        <v>46111</v>
       </c>
       <c r="G33" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F34" s="10" t="n">
-        <v>45564</v>
+        <v>45566</v>
       </c>
       <c r="G34" s="10" t="n">
-        <v>46095</v>
+        <v>46097</v>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I34" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F35" s="10" t="n">
-        <v>45838</v>
+        <v>45840</v>
       </c>
       <c r="G35" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F36" s="10" t="n">
-        <v>45639</v>
+        <v>45640</v>
       </c>
       <c r="G36" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F37" s="10" t="n">
-        <v>46237</v>
+        <v>46239</v>
       </c>
       <c r="G37" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F38" s="10" t="n">
-        <v>45922</v>
+        <v>45923</v>
       </c>
       <c r="G38" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Pixel 8</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F39" s="10" t="n">
-        <v>46243</v>
+        <v>46245</v>
       </c>
       <c r="G39" s="10" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F40" s="10" t="n">
-        <v>45418</v>
+        <v>45420</v>
       </c>
       <c r="G40" s="10" t="n">
-        <v>46101</v>
+        <v>46103</v>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I40" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F41" s="10" t="n">
-        <v>45767</v>
+        <v>45769</v>
       </c>
       <c r="G41" s="10" t="n">
-        <v>46114</v>
+        <v>46116</v>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I41" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F42" s="10" t="n">
-        <v>45859</v>
+        <v>45860</v>
       </c>
       <c r="G42" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F43" s="10" t="n">
-        <v>45717</v>
+        <v>45718</v>
       </c>
       <c r="G43" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>SM-S918B</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Android 14</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F44" s="10" t="n">
-        <v>45742</v>
+        <v>45744</v>
       </c>
       <c r="G44" s="10" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F45" s="10" t="n">
-        <v>45602</v>
+        <v>45604</v>
       </c>
       <c r="G45" s="10" t="n">
-        <v>45910</v>
+        <v>45912</v>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I45" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F46" s="10" t="n">
-        <v>46059</v>
+        <v>46060</v>
       </c>
       <c r="G46" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>iPhone 15</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>iOS 17.6.1 21G93</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F47" s="10" t="n">
-        <v>45894</v>
+        <v>45896</v>
       </c>
       <c r="G47" s="10" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>iOS 15.7 19H12</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="F48" s="10" t="n">
-        <v>45850</v>
+        <v>45852</v>
       </c>
       <c r="G48" s="10" t="n">
-        <v>46110</v>
+        <v>46112</v>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I48" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>