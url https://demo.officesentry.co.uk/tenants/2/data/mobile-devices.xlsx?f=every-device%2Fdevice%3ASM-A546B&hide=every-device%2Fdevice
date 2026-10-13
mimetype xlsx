--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 16:35 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 12:44 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -652,51 +652,51 @@
         <is>
           <t>Old partnerships to remove</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Every device: 1 of 48 rows, Device is SM-A546B, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Devices that need attention</t>
@@ -808,299 +808,299 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Still syncing mail although the person's sign-in is blocked</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Waiting for an admin to allow or block it</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Not synced for 247 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D4" s="10" t="n">
-        <v>46060</v>
+        <v>46061</v>
       </c>
       <c r="E4" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Not synced for 123 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D5" s="10" t="n">
-        <v>46184</v>
+        <v>46185</v>
       </c>
       <c r="E5" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Not synced for 340 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D6" s="10" t="n">
-        <v>45967</v>
+        <v>45968</v>
       </c>
       <c r="E6" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Not synced for 169 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D7" s="10" t="n">
-        <v>46138</v>
+        <v>46139</v>
       </c>
       <c r="E7" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Not synced for 212 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D8" s="10" t="n">
-        <v>46095</v>
+        <v>46096</v>
       </c>
       <c r="E8" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Not synced for 206 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D9" s="10" t="n">
-        <v>46101</v>
+        <v>46102</v>
       </c>
       <c r="E9" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Not synced for 193 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D10" s="10" t="n">
-        <v>46114</v>
+        <v>46115</v>
       </c>
       <c r="E10" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Not synced for 397 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D11" s="10" t="n">
-        <v>45910</v>
+        <v>45911</v>
       </c>
       <c r="E11" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>iPhone 11</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Not synced for 197 days: the partnership can be removed</t>
         </is>
       </c>
       <c r="D12" s="10" t="n">
-        <v>46110</v>
+        <v>46111</v>
       </c>
       <c r="E12" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDevices that need attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1179,51 +1179,51 @@
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Android</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Android 13</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Mail app (ActiveSync)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Waiting for approval</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>45675</v>
+        <v>45676</v>
       </c>
       <c r="G2" t="inlineStr"/>
       <c r="H2" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="I2" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>