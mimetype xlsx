--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -543,51 +543,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mobile devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:26 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 12 Oct 2026, 20:07 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Phones and tablets that sync mail, with which app, when each last synced, and leavers' devices that are still connected.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -652,51 +652,51 @@
         <is>
           <t>Old partnerships to remove</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Every device: 1 of 48 rows, Flag is High, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Devices that need attention</t>
@@ -808,51 +808,51 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Still syncing mail although the person's sign-in is blocked</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="E2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>SM-A546B</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Waiting for an admin to allow or block it</t>
         </is>
       </c>
       <c r="D3" t="inlineStr"/>
       <c r="E3" s="12" t="inlineStr">
@@ -1184,51 +1184,51 @@
         <is>
           <t>iPhone 14</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>iOS</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>iOS 17.5.1 21F90</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Outlook app</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Sign-in blocked</t>
         </is>
       </c>
       <c r="I2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery device&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>