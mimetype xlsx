--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -579,51 +579,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint storage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 14:26 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 00:31 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What fills the tenant's SharePoint storage and what to clean up: sites, folders, large and old files, version history and recycle bins.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -723,51 +723,51 @@
         <is>
           <t>Largest folders: 1 of 33 rows, Folder is Correspondence.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Libraries: 9 of 9 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>12 Oct 2026, 17:16 UTC</t>
         </is>
       </c>
     </row>
     <row r="15"/>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Where the space goes</t>