--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -579,51 +579,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint storage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:25 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 20:06 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What fills the tenant's SharePoint storage and what to clean up: sites, folders, large and old files, version history and recycle bins.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -723,51 +723,51 @@
         <is>
           <t>Largest folders: 4 of 33 rows, Folder is Shared.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Libraries: 9 of 9 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="15"/>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Where the space goes</t>
@@ -1108,51 +1108,51 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Videos/raw.mp4</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>50.0 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>10.0 GB</t>
         </is>
       </c>
       <c r="E2" s="12" t="n">
-        <v>46297</v>
+        <v>46298</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E2"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLargest files in nearly full OneDrives&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
@@ -1393,291 +1393,291 @@
         <is>
           <t>403.9 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>33.3 GB</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>46.0 GB</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>271.8 GB</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H2" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Patient Records</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>352.6 GB</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>273.1 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>25.2 GB</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>12.0 GB</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>167.2 GB</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H3" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Practice Management</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>182.8 GB</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>155.7 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>21.1 GB</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>6.0 GB</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>106.0 GB</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H4" s="12" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>117.5 GB</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>92.8 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>53.4 GB</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H5" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>65.3 GB</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>59.4 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>1.0 GB</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>42.0 GB</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H6" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Old Projects</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>65.3 GB</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>60.3 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>35.5 GB</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H7" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>39.2 GB</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>36.2 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>21.7 GB</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Tenant storage</t>
         </is>
       </c>
       <c r="H8" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H8"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSites by storage&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
@@ -1920,3318 +1920,3318 @@
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/X-rays 2019 archive.zip</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>33.1 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
       <c r="F2" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Practice database backup.bak</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>31.0 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>1</v>
       </c>
       <c r="F3" s="12" t="n">
-        <v>45487</v>
+        <v>45488</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Consent forms archive.zip</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>22.6 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>1</v>
       </c>
       <c r="F4" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Contracts archive_v12.zip</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21.2 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>1</v>
       </c>
       <c r="F5" s="12" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-12.zip</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>16.1 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>3</v>
       </c>
       <c r="F6" s="12" t="n">
-        <v>45418</v>
+        <v>45419</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-11.mp4</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>15.2 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>2</v>
       </c>
       <c r="F7" s="12" t="n">
-        <v>45190</v>
+        <v>45191</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-10.zip</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>14.4 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>1.0 GB</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>6</v>
       </c>
       <c r="F8" s="12" t="n">
-        <v>44829</v>
+        <v>44830</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Board pack 2023_v8.pdf</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>14.1 GB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="12" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-09.zip</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>13.6 GB</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>972.2 MB</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>5</v>
       </c>
       <c r="F10" s="12" t="n">
-        <v>45225</v>
+        <v>45226</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/X-rays 2019 export.pst</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>12.9 GB</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1</v>
       </c>
       <c r="F11" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-08.zip</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>12.7 GB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>912.4 MB</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>4</v>
       </c>
       <c r="F12" s="12" t="n">
-        <v>45764</v>
+        <v>45765</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>11.9 GB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>852.5 MB</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>3</v>
       </c>
       <c r="F13" s="12" t="n">
-        <v>45083</v>
+        <v>45084</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Export 2020-12.zip</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>11.7 GB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>837.2 MB</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>3</v>
       </c>
       <c r="F14" s="12" t="n">
-        <v>45598</v>
+        <v>45599</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/CBCT scans archive.zip</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>11.1 GB</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>1</v>
       </c>
       <c r="F15" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-11.mp4</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>11.1 GB</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>793.7 MB</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>2</v>
       </c>
       <c r="F16" s="12" t="n">
-        <v>45604</v>
+        <v>45605</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-06.zip</t>
         </is>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>11.1 GB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>792.7 MB</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>2</v>
       </c>
       <c r="F17" s="12" t="n">
-        <v>45235</v>
+        <v>45236</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>11.0 GB</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>785.8 MB</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>3</v>
       </c>
       <c r="F18" s="12" t="n">
-        <v>46180</v>
+        <v>46181</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-10.zip</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>10.5 GB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>750.2 MB</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>6</v>
       </c>
       <c r="F19" s="12" t="n">
-        <v>45045</v>
+        <v>45046</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>10.4 GB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>744.9 MB</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>2</v>
       </c>
       <c r="F20" s="12" t="n">
-        <v>45378</v>
+        <v>45379</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Rotas/Rotas archive.zip</t>
         </is>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>10.3 GB</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
       <c r="F21" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-05.zip</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>10.2 GB</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>732.9 MB</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>6</v>
       </c>
       <c r="F22" s="12" t="n">
-        <v>46198</v>
+        <v>46199</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-09.zip</t>
         </is>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>9.9 GB</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>706.7 MB</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>5</v>
       </c>
       <c r="F23" s="12" t="n">
-        <v>45352</v>
+        <v>45353</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>9.8 GB</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>704.1 MB</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>6</v>
       </c>
       <c r="F24" s="12" t="n">
-        <v>44909</v>
+        <v>44910</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Appointment book.xlsx</t>
         </is>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>9.6 GB</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>9.6 GB</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>1184</v>
       </c>
       <c r="F25" s="12" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-04.zip</t>
         </is>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>9.4 GB</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>673.1 MB</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>5</v>
       </c>
       <c r="F26" s="12" t="n">
-        <v>46275</v>
+        <v>46276</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>9.3 GB</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>663.3 MB</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>5</v>
       </c>
       <c r="F27" s="12" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>9.3 GB</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>663.2 MB</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>4</v>
       </c>
       <c r="F28" s="12" t="n">
-        <v>45618</v>
+        <v>45619</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="inlineStr">
         <is>
           <t>Referral images/Referral images archive.zip</t>
         </is>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>8.9 GB</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>1</v>
       </c>
       <c r="F29" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Consent forms export.pst</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>8.8 GB</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>1</v>
       </c>
       <c r="F30" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>8.7 GB</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>622.5 MB</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>4</v>
       </c>
       <c r="F31" s="12" t="n">
-        <v>45216</v>
+        <v>45217</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-07.mp4</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>8.6 GB</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>619.7 MB</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>3</v>
       </c>
       <c r="F32" s="12" t="n">
-        <v>45302</v>
+        <v>45303</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-03.mp4</t>
         </is>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>8.6 GB</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>613.2 MB</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>4</v>
       </c>
       <c r="F33" s="12" t="n">
-        <v>45445</v>
+        <v>45446</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>8.1 GB</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>581.7 MB</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>3</v>
       </c>
       <c r="F34" s="12" t="n">
-        <v>45376</v>
+        <v>45377</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-06.zip</t>
         </is>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>576.2 MB</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>2</v>
       </c>
       <c r="F35" s="12" t="n">
-        <v>45638</v>
+        <v>45639</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>571.2 MB</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>3</v>
       </c>
       <c r="F36" s="12" t="n">
-        <v>45403</v>
+        <v>45404</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-02.zip</t>
         </is>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>7.7 GB</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>553.4 MB</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>3</v>
       </c>
       <c r="F37" s="12" t="n">
-        <v>45485</v>
+        <v>45486</v>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>1</v>
       </c>
       <c r="F38" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Lab dockets archive.zip</t>
         </is>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>1</v>
       </c>
       <c r="F39" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>541.5 MB</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>2</v>
       </c>
       <c r="F40" s="12" t="n">
-        <v>45228</v>
+        <v>45229</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>7.5 GB</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>540.8 MB</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>2</v>
       </c>
       <c r="F41" s="12" t="n">
-        <v>44996</v>
+        <v>44997</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-05.zip</t>
         </is>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>7.4 GB</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>532.8 MB</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>6</v>
       </c>
       <c r="F42" s="12" t="n">
-        <v>45666</v>
+        <v>45667</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>7.1 GB</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>511.8 MB</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>6</v>
       </c>
       <c r="F43" s="12" t="n">
-        <v>45716</v>
+        <v>45717</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Contracts archive_v12.zip</t>
         </is>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>7.1 GB</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>1</v>
       </c>
       <c r="F44" s="12" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>7.0 GB</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>500.0 MB</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>6</v>
       </c>
       <c r="F45" s="12" t="n">
-        <v>45886</v>
+        <v>45887</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>6.9 GB</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>493.6 MB</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>2</v>
       </c>
       <c r="F46" s="12" t="n">
-        <v>45658</v>
+        <v>45659</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Export 2020-04.zip</t>
         </is>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>6.8 GB</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>489.3 MB</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>5</v>
       </c>
       <c r="F47" s="12" t="n">
-        <v>46276</v>
+        <v>46277</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>6.7 GB</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>482.2 MB</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>5</v>
       </c>
       <c r="F48" s="12" t="n">
-        <v>45075</v>
+        <v>45076</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>6.4 GB</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>459.2 MB</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>5</v>
       </c>
       <c r="F49" s="12" t="n">
-        <v>46151</v>
+        <v>46152</v>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>6.4 GB</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>457.5 MB</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>3</v>
       </c>
       <c r="F50" s="12" t="n">
-        <v>45736</v>
+        <v>45737</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>6.3 GB</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>452.5 MB</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>4</v>
       </c>
       <c r="F51" s="12" t="n">
-        <v>45783</v>
+        <v>45784</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-03.mp4</t>
         </is>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>6.2 GB</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>445.8 MB</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>4</v>
       </c>
       <c r="F52" s="12" t="n">
-        <v>45499</v>
+        <v>45500</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>6.1 GB</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>433.7 MB</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>2</v>
       </c>
       <c r="F53" s="12" t="n">
-        <v>46264</v>
+        <v>46265</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>5.9 GB</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>422.8 MB</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>3</v>
       </c>
       <c r="F54" s="12" t="n">
-        <v>45891</v>
+        <v>45892</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>5.8 GB</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>418.4 MB</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>4</v>
       </c>
       <c r="F55" s="12" t="n">
-        <v>46151</v>
+        <v>46152</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>5.7 GB</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>410.0 MB</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>6</v>
       </c>
       <c r="F56" s="12" t="n">
-        <v>45584</v>
+        <v>45585</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>5.6 GB</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>402.3 MB</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>3</v>
       </c>
       <c r="F57" s="12" t="n">
-        <v>45300</v>
+        <v>45301</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>5.5 GB</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>393.2 MB</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>2</v>
       </c>
       <c r="F58" s="12" t="n">
-        <v>45818</v>
+        <v>45819</v>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>5.4 GB</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>387.4 MB</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>3</v>
       </c>
       <c r="F59" s="12" t="n">
-        <v>44947</v>
+        <v>44948</v>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>5.4 GB</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>386.2 MB</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>5</v>
       </c>
       <c r="F60" s="12" t="n">
-        <v>45425</v>
+        <v>45426</v>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>377.6 MB</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>3</v>
       </c>
       <c r="F61" s="12" t="n">
-        <v>45552</v>
+        <v>45553</v>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>5.1 GB</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>367.3 MB</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>2</v>
       </c>
       <c r="F62" s="12" t="n">
-        <v>45807</v>
+        <v>45808</v>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>5.1 GB</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>363.5 MB</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>6</v>
       </c>
       <c r="F63" s="12" t="n">
-        <v>46104</v>
+        <v>46105</v>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>5.1 GB</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>362.4 MB</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>4</v>
       </c>
       <c r="F64" s="12" t="n">
-        <v>45208</v>
+        <v>45209</v>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="inlineStr">
         <is>
           <t>Rotas/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>358.9 MB</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>3</v>
       </c>
       <c r="F65" s="12" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-01.zip</t>
         </is>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>358.8 MB</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>2</v>
       </c>
       <c r="F66" s="12" t="n">
-        <v>45491</v>
+        <v>45492</v>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>1</v>
       </c>
       <c r="F67" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>1</v>
       </c>
       <c r="F68" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>4.8 GB</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>347.2 MB</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>6</v>
       </c>
       <c r="F69" s="12" t="n">
-        <v>45767</v>
+        <v>45768</v>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="inlineStr">
         <is>
           <t>Rotas/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>340.2 MB</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>2</v>
       </c>
       <c r="F70" s="12" t="n">
-        <v>45911</v>
+        <v>45912</v>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>338.7 MB</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>3</v>
       </c>
       <c r="F71" s="12" t="n">
-        <v>46246</v>
+        <v>46247</v>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="inlineStr">
         <is>
           <t>Board pack 2023_v8.pdf</t>
         </is>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>1</v>
       </c>
       <c r="F72" s="12" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>336.8 MB</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>2</v>
       </c>
       <c r="F73" s="12" t="n">
-        <v>45680</v>
+        <v>45681</v>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>333.8 MB</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>5</v>
       </c>
       <c r="F74" s="12" t="n">
-        <v>45978</v>
+        <v>45979</v>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>4.6 GB</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>327.0 MB</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>5</v>
       </c>
       <c r="F75" s="12" t="n">
-        <v>46115</v>
+        <v>46116</v>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="inlineStr">
         <is>
           <t>Rotas/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>4.5 GB</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>321.6 MB</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>6</v>
       </c>
       <c r="F76" s="12" t="n">
-        <v>45851</v>
+        <v>45852</v>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>314.9 MB</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>2</v>
       </c>
       <c r="F77" s="12" t="n">
-        <v>44828</v>
+        <v>44829</v>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="inlineStr">
         <is>
           <t>Referral images/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>310.3 MB</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>3</v>
       </c>
       <c r="F78" s="12" t="n">
-        <v>45732</v>
+        <v>45733</v>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/CBCT scans export.pst</t>
         </is>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>1</v>
       </c>
       <c r="F79" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>306.9 MB</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>4</v>
       </c>
       <c r="F80" s="12" t="n">
-        <v>45349</v>
+        <v>45350</v>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/X-rays 2020 tracker.xlsx</t>
         </is>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>640</v>
       </c>
       <c r="F81" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>304.1 MB</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>4</v>
       </c>
       <c r="F82" s="12" t="n">
-        <v>45605</v>
+        <v>45606</v>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Rotas/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>302.9 MB</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>5</v>
       </c>
       <c r="F83" s="12" t="n">
-        <v>45935</v>
+        <v>45936</v>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="inlineStr">
         <is>
           <t>Referral images/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>4.1 GB</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>294.2 MB</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>2</v>
       </c>
       <c r="F84" s="12" t="n">
-        <v>46084</v>
+        <v>46085</v>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>4.1 GB</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>291.1 MB</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>6</v>
       </c>
       <c r="F85" s="12" t="n">
-        <v>46112</v>
+        <v>46113</v>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="inlineStr">
         <is>
           <t>Rotas/Rotas export.pst</t>
         </is>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>1</v>
       </c>
       <c r="F86" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>286.8 MB</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>3</v>
       </c>
       <c r="F87" s="12" t="n">
-        <v>45821</v>
+        <v>45822</v>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="inlineStr">
         <is>
           <t>Rotas/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>284.3 MB</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>4</v>
       </c>
       <c r="F88" s="12" t="n">
-        <v>45243</v>
+        <v>45244</v>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>281.6 MB</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>3</v>
       </c>
       <c r="F89" s="12" t="n">
-        <v>45367</v>
+        <v>45368</v>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="inlineStr">
         <is>
           <t>Referral images/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>278.1 MB</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>6</v>
       </c>
       <c r="F90" s="12" t="n">
-        <v>45014</v>
+        <v>45015</v>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>274.5 MB</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>3</v>
       </c>
       <c r="F91" s="12" t="n">
-        <v>45966</v>
+        <v>45967</v>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>267.4 MB</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>5</v>
       </c>
       <c r="F92" s="12" t="n">
-        <v>45333</v>
+        <v>45334</v>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>267.0 MB</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>2</v>
       </c>
       <c r="F93" s="12" t="n">
-        <v>45597</v>
+        <v>45598</v>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>266.7 MB</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>2</v>
       </c>
       <c r="F94" s="12" t="n">
-        <v>46286</v>
+        <v>46287</v>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="inlineStr">
         <is>
           <t>Rotas/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>265.6 MB</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>3</v>
       </c>
       <c r="F95" s="12" t="n">
-        <v>44950</v>
+        <v>44951</v>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>264.6 MB</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>3</v>
       </c>
       <c r="F96" s="12" t="n">
-        <v>45255</v>
+        <v>45256</v>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>264.3 MB</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>3</v>
       </c>
       <c r="F97" s="12" t="n">
-        <v>45717</v>
+        <v>45718</v>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="inlineStr">
         <is>
           <t>Referral images/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>261.9 MB</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>5</v>
       </c>
       <c r="F98" s="12" t="n">
-        <v>44809</v>
+        <v>44810</v>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="inlineStr">
         <is>
           <t>Policies/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>260.9 MB</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>3</v>
       </c>
       <c r="F99" s="12" t="n">
-        <v>45283</v>
+        <v>45284</v>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>252.4 MB</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>6</v>
       </c>
       <c r="F100" s="12" t="n">
-        <v>45884</v>
+        <v>45885</v>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>250.8 MB</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>2</v>
       </c>
       <c r="F101" s="12" t="n">
-        <v>46195</v>
+        <v>46196</v>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G101"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId15"/>
@@ -5492,2823 +5492,2823 @@
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Appointment book.xlsx</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>9.6 GB</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>14.0 MB</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>1184</v>
       </c>
       <c r="F2" s="12" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/X-rays 2020 tracker.xlsx</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>20.4 MB</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>640</v>
       </c>
       <c r="F3" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Treatment plans tracker.xlsx</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>14.0 MB</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>640</v>
       </c>
       <c r="F4" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Correspondence tracker.xlsx</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>11.2 MB</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>640</v>
       </c>
       <c r="F5" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/X-rays 2020 planner.docx</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>30.9 MB</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>212</v>
       </c>
       <c r="F6" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Treatment plans planner.docx</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>1.4 GB</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>21.1 MB</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>212</v>
       </c>
       <c r="F7" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Intraoral photos tracker.xlsx</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1.4 GB</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>640</v>
       </c>
       <c r="F8" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Policies/Policies tracker.xlsx</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>1.3 GB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>640</v>
       </c>
       <c r="F9" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Correspondence planner.docx</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>16.9 MB</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>212</v>
       </c>
       <c r="F10" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-12.zip</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>14.9 GB</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>3</v>
       </c>
       <c r="F11" s="12" t="n">
-        <v>45418</v>
+        <v>45419</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-11.mp4</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>14.2 GB</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>2</v>
       </c>
       <c r="F12" s="12" t="n">
-        <v>45190</v>
+        <v>45191</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>Equipment manuals/Equipment manuals tracker.xlsx</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>1.1 GB</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>640</v>
       </c>
       <c r="F13" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-10.zip</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>1.0 GB</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>13.4 GB</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>6</v>
       </c>
       <c r="F14" s="12" t="n">
-        <v>44829</v>
+        <v>44830</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>994.1 MB</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>640</v>
       </c>
       <c r="F15" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-09.zip</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>972.2 MB</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>12.6 GB</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>5</v>
       </c>
       <c r="F16" s="12" t="n">
-        <v>45225</v>
+        <v>45226</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-08.zip</t>
         </is>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>912.4 MB</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>4</v>
       </c>
       <c r="F17" s="12" t="n">
-        <v>45764</v>
+        <v>45765</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>852.5 MB</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>11.1 GB</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>3</v>
       </c>
       <c r="F18" s="12" t="n">
-        <v>45083</v>
+        <v>45084</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Export 2020-12.zip</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>837.2 MB</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>10.9 GB</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>3</v>
       </c>
       <c r="F19" s="12" t="n">
-        <v>45598</v>
+        <v>45599</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-11.mp4</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>793.7 MB</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>10.3 GB</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>2</v>
       </c>
       <c r="F20" s="12" t="n">
-        <v>45604</v>
+        <v>45605</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-06.zip</t>
         </is>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>792.7 MB</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>10.3 GB</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>2</v>
       </c>
       <c r="F21" s="12" t="n">
-        <v>45235</v>
+        <v>45236</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>785.8 MB</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>10.2 GB</t>
         </is>
       </c>
       <c r="E22" t="n">
         <v>3</v>
       </c>
       <c r="F22" s="12" t="n">
-        <v>46180</v>
+        <v>46181</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-10.zip</t>
         </is>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>750.2 MB</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>9.7 GB</t>
         </is>
       </c>
       <c r="E23" t="n">
         <v>6</v>
       </c>
       <c r="F23" s="12" t="n">
-        <v>45045</v>
+        <v>45046</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>744.9 MB</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>9.7 GB</t>
         </is>
       </c>
       <c r="E24" t="n">
         <v>2</v>
       </c>
       <c r="F24" s="12" t="n">
-        <v>45378</v>
+        <v>45379</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-05.zip</t>
         </is>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>732.9 MB</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>9.5 GB</t>
         </is>
       </c>
       <c r="E25" t="n">
         <v>6</v>
       </c>
       <c r="F25" s="12" t="n">
-        <v>46198</v>
+        <v>46199</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Intraoral photos planner.docx</t>
         </is>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>723.3 MB</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>10.4 MB</t>
         </is>
       </c>
       <c r="E26" t="n">
         <v>212</v>
       </c>
       <c r="F26" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-09.zip</t>
         </is>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>706.7 MB</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>9.2 GB</t>
         </is>
       </c>
       <c r="E27" t="n">
         <v>5</v>
       </c>
       <c r="F27" s="12" t="n">
-        <v>45352</v>
+        <v>45353</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>704.1 MB</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>9.1 GB</t>
         </is>
       </c>
       <c r="E28" t="n">
         <v>6</v>
       </c>
       <c r="F28" s="12" t="n">
-        <v>44909</v>
+        <v>44910</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-04.zip</t>
         </is>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>673.1 MB</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>8.7 GB</t>
         </is>
       </c>
       <c r="E29" t="n">
         <v>5</v>
       </c>
       <c r="F29" s="12" t="n">
-        <v>46275</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="inlineStr">
         <is>
           <t>Policies/Policies planner.docx</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>670.0 MB</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>9.6 MB</t>
         </is>
       </c>
       <c r="E30" t="n">
         <v>212</v>
       </c>
       <c r="F30" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>663.3 MB</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>8.6 GB</t>
         </is>
       </c>
       <c r="E31" t="n">
         <v>5</v>
       </c>
       <c r="F31" s="12" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>663.2 MB</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>8.6 GB</t>
         </is>
       </c>
       <c r="E32" t="n">
         <v>4</v>
       </c>
       <c r="F32" s="12" t="n">
-        <v>45618</v>
+        <v>45619</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>643.5 MB</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E33" t="n">
         <v>640</v>
       </c>
       <c r="F33" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>633.5 MB</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E34" t="n">
         <v>640</v>
       </c>
       <c r="F34" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>622.5 MB</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>8.1 GB</t>
         </is>
       </c>
       <c r="E35" t="n">
         <v>4</v>
       </c>
       <c r="F35" s="12" t="n">
-        <v>45216</v>
+        <v>45217</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-07.mp4</t>
         </is>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>619.7 MB</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="E36" t="n">
         <v>3</v>
       </c>
       <c r="F36" s="12" t="n">
-        <v>45302</v>
+        <v>45303</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-03.mp4</t>
         </is>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>613.2 MB</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="E37" t="n">
         <v>4</v>
       </c>
       <c r="F37" s="12" t="n">
-        <v>45445</v>
+        <v>45446</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>581.7 MB</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>7.5 GB</t>
         </is>
       </c>
       <c r="E38" t="n">
         <v>3</v>
       </c>
       <c r="F38" s="12" t="n">
-        <v>45376</v>
+        <v>45377</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-06.zip</t>
         </is>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>576.2 MB</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>7.5 GB</t>
         </is>
       </c>
       <c r="E39" t="n">
         <v>2</v>
       </c>
       <c r="F39" s="12" t="n">
-        <v>45638</v>
+        <v>45639</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>571.2 MB</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>7.4 GB</t>
         </is>
       </c>
       <c r="E40" t="n">
         <v>3</v>
       </c>
       <c r="F40" s="12" t="n">
-        <v>45403</v>
+        <v>45404</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-02.zip</t>
         </is>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>553.4 MB</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>7.2 GB</t>
         </is>
       </c>
       <c r="E41" t="n">
         <v>3</v>
       </c>
       <c r="F41" s="12" t="n">
-        <v>45485</v>
+        <v>45486</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>541.5 MB</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>7.0 GB</t>
         </is>
       </c>
       <c r="E42" t="n">
         <v>2</v>
       </c>
       <c r="F42" s="12" t="n">
-        <v>45228</v>
+        <v>45229</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>540.8 MB</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>7.0 GB</t>
         </is>
       </c>
       <c r="E43" t="n">
         <v>2</v>
       </c>
       <c r="F43" s="12" t="n">
-        <v>44996</v>
+        <v>44997</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Equipment manuals/Equipment manuals planner.docx</t>
         </is>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>536.4 MB</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E44" t="n">
         <v>212</v>
       </c>
       <c r="F44" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-05.zip</t>
         </is>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>532.8 MB</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>6.9 GB</t>
         </is>
       </c>
       <c r="E45" t="n">
         <v>6</v>
       </c>
       <c r="F45" s="12" t="n">
-        <v>45666</v>
+        <v>45667</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>511.8 MB</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
       <c r="E46" t="n">
         <v>6</v>
       </c>
       <c r="F46" s="12" t="n">
-        <v>45716</v>
+        <v>45717</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>500.0 MB</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>6.5 GB</t>
         </is>
       </c>
       <c r="E47" t="n">
         <v>6</v>
       </c>
       <c r="F47" s="12" t="n">
-        <v>45886</v>
+        <v>45887</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>493.6 MB</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>6.4 GB</t>
         </is>
       </c>
       <c r="E48" t="n">
         <v>2</v>
       </c>
       <c r="F48" s="12" t="n">
-        <v>45658</v>
+        <v>45659</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>493.0 MB</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E49" t="n">
         <v>212</v>
       </c>
       <c r="F49" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Export 2020-04.zip</t>
         </is>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>489.3 MB</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>6.3 GB</t>
         </is>
       </c>
       <c r="E50" t="n">
         <v>5</v>
       </c>
       <c r="F50" s="12" t="n">
-        <v>46276</v>
+        <v>46277</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>482.2 MB</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>6.3 GB</t>
         </is>
       </c>
       <c r="E51" t="n">
         <v>5</v>
       </c>
       <c r="F51" s="12" t="n">
-        <v>45075</v>
+        <v>45076</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>459.2 MB</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>6.0 GB</t>
         </is>
       </c>
       <c r="E52" t="n">
         <v>5</v>
       </c>
       <c r="F52" s="12" t="n">
-        <v>46151</v>
+        <v>46152</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>457.5 MB</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>5.9 GB</t>
         </is>
       </c>
       <c r="E53" t="n">
         <v>3</v>
       </c>
       <c r="F53" s="12" t="n">
-        <v>45736</v>
+        <v>45737</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>452.5 MB</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>5.9 GB</t>
         </is>
       </c>
       <c r="E54" t="n">
         <v>4</v>
       </c>
       <c r="F54" s="12" t="n">
-        <v>45783</v>
+        <v>45784</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-03.mp4</t>
         </is>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>445.8 MB</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>5.8 GB</t>
         </is>
       </c>
       <c r="E55" t="n">
         <v>4</v>
       </c>
       <c r="F55" s="12" t="n">
-        <v>45499</v>
+        <v>45500</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>433.7 MB</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>5.6 GB</t>
         </is>
       </c>
       <c r="E56" t="n">
         <v>2</v>
       </c>
       <c r="F56" s="12" t="n">
-        <v>46264</v>
+        <v>46265</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>422.8 MB</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>5.5 GB</t>
         </is>
       </c>
       <c r="E57" t="n">
         <v>3</v>
       </c>
       <c r="F57" s="12" t="n">
-        <v>45891</v>
+        <v>45892</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>418.4 MB</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>5.4 GB</t>
         </is>
       </c>
       <c r="E58" t="n">
         <v>4</v>
       </c>
       <c r="F58" s="12" t="n">
-        <v>46151</v>
+        <v>46152</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>410.0 MB</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="E59" t="n">
         <v>6</v>
       </c>
       <c r="F59" s="12" t="n">
-        <v>45584</v>
+        <v>45585</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>402.3 MB</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>5.2 GB</t>
         </is>
       </c>
       <c r="E60" t="n">
         <v>3</v>
       </c>
       <c r="F60" s="12" t="n">
-        <v>45300</v>
+        <v>45301</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>393.2 MB</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>5.1 GB</t>
         </is>
       </c>
       <c r="E61" t="n">
         <v>2</v>
       </c>
       <c r="F61" s="12" t="n">
-        <v>45818</v>
+        <v>45819</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>387.4 MB</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="E62" t="n">
         <v>3</v>
       </c>
       <c r="F62" s="12" t="n">
-        <v>44947</v>
+        <v>44948</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>386.2 MB</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="E63" t="n">
         <v>5</v>
       </c>
       <c r="F63" s="12" t="n">
-        <v>45425</v>
+        <v>45426</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive tracker.xlsx</t>
         </is>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>382.9 MB</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E64" t="n">
         <v>640</v>
       </c>
       <c r="F64" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>377.6 MB</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="E65" t="n">
         <v>3</v>
       </c>
       <c r="F65" s="12" t="n">
-        <v>45552</v>
+        <v>45553</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>367.3 MB</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>4.8 GB</t>
         </is>
       </c>
       <c r="E66" t="n">
         <v>2</v>
       </c>
       <c r="F66" s="12" t="n">
-        <v>45807</v>
+        <v>45808</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>363.5 MB</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="E67" t="n">
         <v>6</v>
       </c>
       <c r="F67" s="12" t="n">
-        <v>46104</v>
+        <v>46105</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>362.4 MB</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="E68" t="n">
         <v>4</v>
       </c>
       <c r="F68" s="12" t="n">
-        <v>45208</v>
+        <v>45209</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="inlineStr">
         <is>
           <t>Rotas/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>358.9 MB</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="E69" t="n">
         <v>3</v>
       </c>
       <c r="F69" s="12" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-01.zip</t>
         </is>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>358.8 MB</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>4.7 GB</t>
         </is>
       </c>
       <c r="E70" t="n">
         <v>2</v>
       </c>
       <c r="F70" s="12" t="n">
-        <v>45491</v>
+        <v>45492</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>347.2 MB</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>4.5 GB</t>
         </is>
       </c>
       <c r="E71" t="n">
         <v>6</v>
       </c>
       <c r="F71" s="12" t="n">
-        <v>45767</v>
+        <v>45768</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="inlineStr">
         <is>
           <t>Rotas/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>340.2 MB</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="E72" t="n">
         <v>2</v>
       </c>
       <c r="F72" s="12" t="n">
-        <v>45911</v>
+        <v>45912</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>338.7 MB</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="E73" t="n">
         <v>3</v>
       </c>
       <c r="F73" s="12" t="n">
-        <v>46246</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>336.8 MB</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="E74" t="n">
         <v>2</v>
       </c>
       <c r="F74" s="12" t="n">
-        <v>45680</v>
+        <v>45681</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>333.8 MB</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="E75" t="n">
         <v>5</v>
       </c>
       <c r="F75" s="12" t="n">
-        <v>45978</v>
+        <v>45979</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="inlineStr">
         <is>
           <t>Shared/Shared tracker.xlsx</t>
         </is>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>329.1 MB</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E76" t="n">
         <v>640</v>
       </c>
       <c r="F76" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>327.0 MB</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E77" t="n">
         <v>5</v>
       </c>
       <c r="F77" s="12" t="n">
-        <v>46115</v>
+        <v>46116</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="inlineStr">
         <is>
           <t>Rotas/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>321.6 MB</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>4.2 GB</t>
         </is>
       </c>
       <c r="E78" t="n">
         <v>6</v>
       </c>
       <c r="F78" s="12" t="n">
-        <v>45851</v>
+        <v>45852</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>317.8 MB</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E79" t="n">
         <v>212</v>
       </c>
       <c r="F79" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>314.9 MB</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>4.1 GB</t>
         </is>
       </c>
       <c r="E80" t="n">
         <v>2</v>
       </c>
       <c r="F80" s="12" t="n">
-        <v>44828</v>
+        <v>44829</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="inlineStr">
         <is>
           <t>Archive/Archive planner.docx</t>
         </is>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>312.8 MB</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>8.0 MB</t>
         </is>
       </c>
       <c r="E81" t="n">
         <v>212</v>
       </c>
       <c r="F81" s="12" t="n">
-        <v>46302</v>
+        <v>46303</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="inlineStr">
         <is>
           <t>Referral images/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>310.3 MB</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="E82" t="n">
         <v>3</v>
       </c>
       <c r="F82" s="12" t="n">
-        <v>45732</v>
+        <v>45733</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>306.9 MB</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="E83" t="n">
         <v>4</v>
       </c>
       <c r="F83" s="12" t="n">
-        <v>45349</v>
+        <v>45350</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>304.1 MB</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="E84" t="n">
         <v>4</v>
       </c>
       <c r="F84" s="12" t="n">
-        <v>45605</v>
+        <v>45606</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="inlineStr">
         <is>
           <t>Rotas/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>302.9 MB</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="E85" t="n">
         <v>5</v>
       </c>
       <c r="F85" s="12" t="n">
-        <v>45935</v>
+        <v>45936</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="inlineStr">
         <is>
           <t>Referral images/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>294.2 MB</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="E86" t="n">
         <v>2</v>
       </c>
       <c r="F86" s="12" t="n">
-        <v>46084</v>
+        <v>46085</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>291.1 MB</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>3.8 GB</t>
         </is>
       </c>
       <c r="E87" t="n">
         <v>6</v>
       </c>
       <c r="F87" s="12" t="n">
-        <v>46112</v>
+        <v>46113</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>286.8 MB</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="E88" t="n">
         <v>3</v>
       </c>
       <c r="F88" s="12" t="n">
-        <v>45821</v>
+        <v>45822</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="inlineStr">
         <is>
           <t>Rotas/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>284.3 MB</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="E89" t="n">
         <v>4</v>
       </c>
       <c r="F89" s="12" t="n">
-        <v>45243</v>
+        <v>45244</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>281.6 MB</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="E90" t="n">
         <v>3</v>
       </c>
       <c r="F90" s="12" t="n">
-        <v>45367</v>
+        <v>45368</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="inlineStr">
         <is>
           <t>Referral images/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>278.1 MB</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="E91" t="n">
         <v>6</v>
       </c>
       <c r="F91" s="12" t="n">
-        <v>45014</v>
+        <v>45015</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>274.5 MB</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="E92" t="n">
         <v>3</v>
       </c>
       <c r="F92" s="12" t="n">
-        <v>45966</v>
+        <v>45967</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>267.4 MB</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="E93" t="n">
         <v>5</v>
       </c>
       <c r="F93" s="12" t="n">
-        <v>45333</v>
+        <v>45334</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>267.0 MB</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="E94" t="n">
         <v>2</v>
       </c>
       <c r="F94" s="12" t="n">
-        <v>45597</v>
+        <v>45598</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>266.7 MB</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="E95" t="n">
         <v>2</v>
       </c>
       <c r="F95" s="12" t="n">
-        <v>46286</v>
+        <v>46287</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="inlineStr">
         <is>
           <t>Rotas/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>265.6 MB</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E96" t="n">
         <v>3</v>
       </c>
       <c r="F96" s="12" t="n">
-        <v>44950</v>
+        <v>44951</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>264.6 MB</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E97" t="n">
         <v>3</v>
       </c>
       <c r="F97" s="12" t="n">
-        <v>45255</v>
+        <v>45256</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>264.3 MB</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E98" t="n">
         <v>3</v>
       </c>
       <c r="F98" s="12" t="n">
-        <v>45717</v>
+        <v>45718</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="inlineStr">
         <is>
           <t>Referral images/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>261.9 MB</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E99" t="n">
         <v>5</v>
       </c>
       <c r="F99" s="12" t="n">
-        <v>44809</v>
+        <v>44810</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="inlineStr">
         <is>
           <t>Policies/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>260.9 MB</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="E100" t="n">
         <v>3</v>
       </c>
       <c r="F100" s="12" t="n">
-        <v>45283</v>
+        <v>45284</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>252.4 MB</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="E101" t="n">
         <v>6</v>
       </c>
       <c r="F101" s="12" t="n">
-        <v>45884</v>
+        <v>45885</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F101"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A11" r:id="rId19"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId20"/>
@@ -8550,2526 +8550,2526 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Changed by</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/X-rays 2019 archive.zip</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>33.1 GB</t>
         </is>
       </c>
       <c r="D2" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Practice database backup.bak</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>31.0 GB</t>
         </is>
       </c>
       <c r="D3" s="12" t="n">
-        <v>45487</v>
+        <v>45488</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Consent forms archive.zip</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>22.6 GB</t>
         </is>
       </c>
       <c r="D4" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Export 2019-12.zip</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>16.1 GB</t>
         </is>
       </c>
       <c r="D5" s="12" t="n">
-        <v>45418</v>
+        <v>45419</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-11.mp4</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>15.2 GB</t>
         </is>
       </c>
       <c r="D6" s="12" t="n">
-        <v>45190</v>
+        <v>45191</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-10.zip</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>14.4 GB</t>
         </is>
       </c>
       <c r="D7" s="12" t="n">
-        <v>44829</v>
+        <v>44830</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Scans 2019-09.zip</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>13.6 GB</t>
         </is>
       </c>
       <c r="D8" s="12" t="n">
-        <v>45225</v>
+        <v>45226</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/X-rays 2019 export.pst</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>12.9 GB</t>
         </is>
       </c>
       <c r="D9" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>11.9 GB</t>
         </is>
       </c>
       <c r="D10" s="12" t="n">
-        <v>45083</v>
+        <v>45084</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/CBCT scans archive.zip</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>11.1 GB</t>
         </is>
       </c>
       <c r="D11" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-06.zip</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>11.1 GB</t>
         </is>
       </c>
       <c r="D12" s="12" t="n">
-        <v>45235</v>
+        <v>45236</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-10.zip</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>10.5 GB</t>
         </is>
       </c>
       <c r="D13" s="12" t="n">
-        <v>45045</v>
+        <v>45046</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>10.4 GB</t>
         </is>
       </c>
       <c r="D14" s="12" t="n">
-        <v>45378</v>
+        <v>45379</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>Rotas/Rotas archive.zip</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>10.3 GB</t>
         </is>
       </c>
       <c r="D15" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-09.zip</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>9.9 GB</t>
         </is>
       </c>
       <c r="D16" s="12" t="n">
-        <v>45352</v>
+        <v>45353</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B17" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>9.8 GB</t>
         </is>
       </c>
       <c r="D17" s="12" t="n">
-        <v>44909</v>
+        <v>44910</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>9.3 GB</t>
         </is>
       </c>
       <c r="D18" s="12" t="n">
-        <v>45538</v>
+        <v>45539</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="10" t="inlineStr">
         <is>
           <t>Referral images/Referral images archive.zip</t>
         </is>
       </c>
       <c r="B19" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>8.9 GB</t>
         </is>
       </c>
       <c r="D19" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Consent forms export.pst</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>8.8 GB</t>
         </is>
       </c>
       <c r="D20" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B21" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>8.7 GB</t>
         </is>
       </c>
       <c r="D21" s="12" t="n">
-        <v>45216</v>
+        <v>45217</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-07.mp4</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>8.6 GB</t>
         </is>
       </c>
       <c r="D22" s="12" t="n">
-        <v>45302</v>
+        <v>45303</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Recording 2019-03.mp4</t>
         </is>
       </c>
       <c r="B23" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>8.6 GB</t>
         </is>
       </c>
       <c r="D23" s="12" t="n">
-        <v>45445</v>
+        <v>45446</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B24" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>8.1 GB</t>
         </is>
       </c>
       <c r="D24" s="12" t="n">
-        <v>45376</v>
+        <v>45377</v>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B25" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>8.0 GB</t>
         </is>
       </c>
       <c r="D25" s="12" t="n">
-        <v>45403</v>
+        <v>45404</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="10" t="inlineStr">
         <is>
           <t>X-rays 2019/Photos 2019-02.zip</t>
         </is>
       </c>
       <c r="B26" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>7.7 GB</t>
         </is>
       </c>
       <c r="D26" s="12" t="n">
-        <v>45485</v>
+        <v>45486</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B27" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D27" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Lab dockets archive.zip</t>
         </is>
       </c>
       <c r="B28" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D28" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B29" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D29" s="12" t="n">
-        <v>45228</v>
+        <v>45229</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B30" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>7.5 GB</t>
         </is>
       </c>
       <c r="D30" s="12" t="n">
-        <v>44996</v>
+        <v>44997</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B31" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>6.7 GB</t>
         </is>
       </c>
       <c r="D31" s="12" t="n">
-        <v>45075</v>
+        <v>45076</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Recording 2020-03.mp4</t>
         </is>
       </c>
       <c r="B32" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>6.2 GB</t>
         </is>
       </c>
       <c r="D32" s="12" t="n">
-        <v>45499</v>
+        <v>45500</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B33" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>5.6 GB</t>
         </is>
       </c>
       <c r="D33" s="12" t="n">
-        <v>45300</v>
+        <v>45301</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B34" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>5.4 GB</t>
         </is>
       </c>
       <c r="D34" s="12" t="n">
-        <v>44947</v>
+        <v>44948</v>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B35" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>5.4 GB</t>
         </is>
       </c>
       <c r="D35" s="12" t="n">
-        <v>45425</v>
+        <v>45426</v>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="10" t="inlineStr">
         <is>
           <t>Consent forms/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B36" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>5.3 GB</t>
         </is>
       </c>
       <c r="D36" s="12" t="n">
-        <v>45552</v>
+        <v>45553</v>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B37" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>5.1 GB</t>
         </is>
       </c>
       <c r="D37" s="12" t="n">
-        <v>45208</v>
+        <v>45209</v>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="10" t="inlineStr">
         <is>
           <t>X-rays 2020/Scans 2020-01.zip</t>
         </is>
       </c>
       <c r="B38" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="D38" s="12" t="n">
-        <v>45491</v>
+        <v>45492</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B39" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="D39" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B40" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="D40" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B41" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>4.4 GB</t>
         </is>
       </c>
       <c r="D41" s="12" t="n">
-        <v>44828</v>
+        <v>44829</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/CBCT scans export.pst</t>
         </is>
       </c>
       <c r="B42" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="D42" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B43" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>4.3 GB</t>
         </is>
       </c>
       <c r="D43" s="12" t="n">
-        <v>45349</v>
+        <v>45350</v>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="10" t="inlineStr">
         <is>
           <t>Rotas/Rotas export.pst</t>
         </is>
       </c>
       <c r="B44" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="D44" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="10" t="inlineStr">
         <is>
           <t>Rotas/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B45" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>4.0 GB</t>
         </is>
       </c>
       <c r="D45" s="12" t="n">
-        <v>45243</v>
+        <v>45244</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B46" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="D46" s="12" t="n">
-        <v>45367</v>
+        <v>45368</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="10" t="inlineStr">
         <is>
           <t>Referral images/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B47" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>3.9 GB</t>
         </is>
       </c>
       <c r="D47" s="12" t="n">
-        <v>45014</v>
+        <v>45015</v>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B48" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D48" s="12" t="n">
-        <v>45333</v>
+        <v>45334</v>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="10" t="inlineStr">
         <is>
           <t>Rotas/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B49" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D49" s="12" t="n">
-        <v>44950</v>
+        <v>44951</v>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B50" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D50" s="12" t="n">
-        <v>45255</v>
+        <v>45256</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="10" t="inlineStr">
         <is>
           <t>Referral images/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B51" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>3.7 GB</t>
         </is>
       </c>
       <c r="D51" s="12" t="n">
-        <v>44809</v>
+        <v>44810</v>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="10" t="inlineStr">
         <is>
           <t>Policies/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B52" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="D52" s="12" t="n">
-        <v>45283</v>
+        <v>45284</v>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B53" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="D53" s="12" t="n">
-        <v>44878</v>
+        <v>44879</v>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="10" t="inlineStr">
         <is>
           <t>Compliance/Compliance archive.zip</t>
         </is>
       </c>
       <c r="B54" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="D54" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="10" t="inlineStr">
         <is>
           <t>Referral images/Referral images export.pst</t>
         </is>
       </c>
       <c r="B55" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>3.5 GB</t>
         </is>
       </c>
       <c r="D55" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="10" t="inlineStr">
         <is>
           <t>Treatment plans/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B56" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>3.4 GB</t>
         </is>
       </c>
       <c r="D56" s="12" t="n">
-        <v>45426</v>
+        <v>45427</v>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B57" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D57" s="12" t="n">
-        <v>44817</v>
+        <v>44818</v>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B58" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D58" s="12" t="n">
-        <v>45455</v>
+        <v>45456</v>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="10" t="inlineStr">
         <is>
           <t>Rotas/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B59" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>3.2 GB</t>
         </is>
       </c>
       <c r="D59" s="12" t="n">
-        <v>45076</v>
+        <v>45077</v>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B60" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="D60" s="12" t="n">
-        <v>44853</v>
+        <v>44854</v>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="10" t="inlineStr">
         <is>
           <t>Policies/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B61" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="D61" s="12" t="n">
-        <v>45014</v>
+        <v>45015</v>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B62" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>3.1 GB</t>
         </is>
       </c>
       <c r="D62" s="12" t="n">
-        <v>45312</v>
+        <v>45313</v>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="10" t="inlineStr">
         <is>
           <t>Referral images/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B63" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D63" s="12" t="n">
-        <v>45362</v>
+        <v>45363</v>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects archive.zip</t>
         </is>
       </c>
       <c r="B64" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D64" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects export.pst</t>
         </is>
       </c>
       <c r="B65" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D65" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Lab dockets export.pst</t>
         </is>
       </c>
       <c r="B66" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D66" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B67" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D67" s="12" t="n">
-        <v>44970</v>
+        <v>44971</v>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="10" t="inlineStr">
         <is>
           <t>Lab dockets/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B68" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D68" s="12" t="n">
-        <v>45239</v>
+        <v>45240</v>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B69" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D69" s="12" t="n">
-        <v>45028</v>
+        <v>45029</v>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B70" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>2.9 GB</t>
         </is>
       </c>
       <c r="D70" s="12" t="n">
-        <v>45010</v>
+        <v>45011</v>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="10" t="inlineStr">
         <is>
           <t>Referral images/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B71" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>2.8 GB</t>
         </is>
       </c>
       <c r="D71" s="12" t="n">
-        <v>45200</v>
+        <v>45201</v>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="10" t="inlineStr">
         <is>
           <t>Correspondence/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B72" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D72" s="12" t="n">
-        <v>44935</v>
+        <v>44936</v>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B73" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D73" s="12" t="n">
-        <v>45511</v>
+        <v>45512</v>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="10" t="inlineStr">
         <is>
           <t>Policies/Recording 2019-07.mp4</t>
         </is>
       </c>
       <c r="B74" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D74" s="12" t="n">
-        <v>44867</v>
+        <v>44868</v>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="10" t="inlineStr">
         <is>
           <t>Archive/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B75" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D75" s="12" t="n">
-        <v>44971</v>
+        <v>44972</v>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="10" t="inlineStr">
         <is>
           <t>Rotas/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B76" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>2.7 GB</t>
         </is>
       </c>
       <c r="D76" s="12" t="n">
-        <v>45134</v>
+        <v>45135</v>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="10" t="inlineStr">
         <is>
           <t>Equipment manuals/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B77" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D77" s="12" t="n">
-        <v>45375</v>
+        <v>45376</v>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Photos 2020-02.zip</t>
         </is>
       </c>
       <c r="B78" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D78" s="12" t="n">
-        <v>45402</v>
+        <v>45403</v>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="10" t="inlineStr">
         <is>
           <t>Templates/Templates archive.zip</t>
         </is>
       </c>
       <c r="B79" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>2.6 GB</t>
         </is>
       </c>
       <c r="D79" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="10" t="inlineStr">
         <is>
           <t>Archive/Recording 2023-11.mp4</t>
         </is>
       </c>
       <c r="B80" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="D80" s="12" t="n">
-        <v>45063</v>
+        <v>45064</v>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="10" t="inlineStr">
         <is>
           <t>Policies/Photos 2024-06.zip</t>
         </is>
       </c>
       <c r="B81" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>2.5 GB</t>
         </is>
       </c>
       <c r="D81" s="12" t="n">
-        <v>45118</v>
+        <v>45119</v>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="10" t="inlineStr">
         <is>
           <t>Archive/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B82" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D82" s="12" t="n">
-        <v>45428</v>
+        <v>45429</v>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2024-12.zip</t>
         </is>
       </c>
       <c r="B83" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>2.4 GB</t>
         </is>
       </c>
       <c r="D83" s="12" t="n">
-        <v>45289</v>
+        <v>45290</v>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="10" t="inlineStr">
         <is>
           <t>CBCT scans/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B84" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D84" s="12" t="n">
-        <v>45464</v>
+        <v>45465</v>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="10" t="inlineStr">
         <is>
           <t>Policies/Scans 2023-05.zip</t>
         </is>
       </c>
       <c r="B85" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D85" s="12" t="n">
-        <v>45471</v>
+        <v>45472</v>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="10" t="inlineStr">
         <is>
           <t>Equipment manuals/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B86" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D86" s="12" t="n">
-        <v>45111</v>
+        <v>45112</v>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="10" t="inlineStr">
         <is>
           <t>Referral images/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B87" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D87" s="12" t="n">
-        <v>44928</v>
+        <v>44929</v>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B88" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D88" s="12" t="n">
-        <v>44958</v>
+        <v>44959</v>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="10" t="inlineStr">
         <is>
           <t>Archive/Scans 2021-09.zip</t>
         </is>
       </c>
       <c r="B89" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>2.3 GB</t>
         </is>
       </c>
       <c r="D89" s="12" t="n">
-        <v>45032</v>
+        <v>45033</v>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B90" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>2.2 GB</t>
         </is>
       </c>
       <c r="D90" s="12" t="n">
-        <v>44914</v>
+        <v>44915</v>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="10" t="inlineStr">
         <is>
           <t>Rotas/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B91" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D91" s="12" t="n">
-        <v>45438</v>
+        <v>45439</v>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="10" t="inlineStr">
         <is>
           <t>Policies/Export 2022-04.zip</t>
         </is>
       </c>
       <c r="B92" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D92" s="12" t="n">
-        <v>45306</v>
+        <v>45307</v>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="10" t="inlineStr">
         <is>
           <t>Projects/Photos 2022-10.zip</t>
         </is>
       </c>
       <c r="B93" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D93" s="12" t="n">
-        <v>45459</v>
+        <v>45460</v>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="10" t="inlineStr">
         <is>
           <t>Intraoral photos/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B94" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>2.1 GB</t>
         </is>
       </c>
       <c r="D94" s="12" t="n">
-        <v>45369</v>
+        <v>45370</v>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="10" t="inlineStr">
         <is>
           <t>Scans/Scans archive.zip</t>
         </is>
       </c>
       <c r="B95" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D95" s="12" t="n">
-        <v>45407</v>
+        <v>45408</v>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="10" t="inlineStr">
         <is>
           <t>Projects/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B96" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>2.0 GB</t>
         </is>
       </c>
       <c r="D96" s="12" t="n">
-        <v>45210</v>
+        <v>45211</v>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="10" t="inlineStr">
         <is>
           <t>Policies/Recording 2021-03.mp4</t>
         </is>
       </c>
       <c r="B97" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D97" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects export.pst</t>
         </is>
       </c>
       <c r="B98" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D98" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="10" t="inlineStr">
         <is>
           <t>Projects/Projects export.pst</t>
         </is>
       </c>
       <c r="B99" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D99" s="12" t="n">
-        <v>45207</v>
+        <v>45208</v>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>evelyn.shaw@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="10" t="inlineStr">
         <is>
           <t>Projects/Export 2020-08.zip</t>
         </is>
       </c>
       <c r="B100" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D100" s="12" t="n">
-        <v>45270</v>
+        <v>45271</v>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="10" t="inlineStr">
         <is>
           <t>Referral images/Scans 2019-01.zip</t>
         </is>
       </c>
       <c r="B101" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>1.9 GB</t>
         </is>
       </c>
       <c r="D101" s="12" t="n">
-        <v>45390</v>
+        <v>45391</v>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>carl.svensson@fabrikam.example</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E101"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId15"/>
@@ -11334,264 +11334,264 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive / Documents</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>437.2 GB</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>33.3 GB</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>70</v>
       </c>
       <c r="E2" t="n">
         <v>640</v>
       </c>
       <c r="F2" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Documents</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>298.3 GB</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>25.2 GB</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>56</v>
       </c>
       <c r="E3" t="n">
         <v>640</v>
       </c>
       <c r="F3" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Practice Management / Documents</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>176.8 GB</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>21.1 GB</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>58</v>
       </c>
       <c r="E4" t="n">
         <v>1184</v>
       </c>
       <c r="F4" s="12" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="10" t="inlineStr">
         <is>
           <t>Finance / Documents</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>100.4 GB</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>7.6 GB</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>70</v>
       </c>
       <c r="E5" t="n">
         <v>640</v>
       </c>
       <c r="F5" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="10" t="inlineStr">
         <is>
           <t>Old Projects / Documents</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>65.3 GB</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>5.0 GB</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>70</v>
       </c>
       <c r="E6" t="n">
         <v>640</v>
       </c>
       <c r="F6" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="10" t="inlineStr">
         <is>
           <t>Marketing / Documents</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>64.3 GB</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>4.9 GB</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>70</v>
       </c>
       <c r="E7" t="n">
         <v>640</v>
       </c>
       <c r="F7" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="10" t="inlineStr">
         <is>
           <t>Staff Intranet / Documents</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>39.2 GB</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>3.0 GB</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>70</v>
       </c>
       <c r="E8" t="n">
         <v>640</v>
       </c>
       <c r="F8" s="12" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="10" t="inlineStr">
         <is>
           <t>Patient Records / Preservation Hold Library</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>35.3 GB</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="D9" t="n">
         <v>2</v>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
       <c r="F9" s="12" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G9" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="10" t="inlineStr">
         <is>
           <t>Finance / Preservation Hold Library</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>11.8 GB</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>0 bytes</t>
         </is>
       </c>
       <c r="D10" t="n">
         <v>2</v>
       </c>
       <c r="E10" t="n">
         <v>1</v>
       </c>
       <c r="F10" s="12" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="G10" s="13" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G10"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLibraries&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -11647,401 +11647,401 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>Deleted from</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B2" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>25.3 GB</t>
         </is>
       </c>
       <c r="D2" s="12" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>sites/imaging/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B3" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>13.8 GB</t>
         </is>
       </c>
       <c r="D3" s="12" t="n">
-        <v>46274</v>
+        <v>46275</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>sites/imaging/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B4" s="10" t="inlineStr">
         <is>
           <t>Imaging Archive</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>6.9 GB</t>
         </is>
       </c>
       <c r="D4" s="12" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>sites/imaging/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B5" s="10" t="inlineStr">
         <is>
           <t>Patient Records</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>6.6 GB</t>
         </is>
       </c>
       <c r="D5" s="12" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>sites/patient-records/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B6" s="10" t="inlineStr">
         <is>
           <t>Patient Records</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>3.6 GB</t>
         </is>
       </c>
       <c r="D6" s="12" t="n">
-        <v>46274</v>
+        <v>46275</v>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>sites/patient-records/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B7" s="10" t="inlineStr">
         <is>
           <t>Practice Management</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>3.3 GB</t>
         </is>
       </c>
       <c r="D7" s="12" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>sites/practice/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B8" s="10" t="inlineStr">
         <is>
           <t>Patient Records</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D8" s="12" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>sites/patient-records/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B9" s="10" t="inlineStr">
         <is>
           <t>Practice Management</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>1.8 GB</t>
         </is>
       </c>
       <c r="D9" s="12" t="n">
-        <v>46274</v>
+        <v>46275</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>sites/practice/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B10" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>1.6 GB</t>
         </is>
       </c>
       <c r="D10" s="12" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>sites/finance/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
           <t>Practice Management</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>921.6 MB</t>
         </is>
       </c>
       <c r="D11" s="12" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>sites/practice/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>921.6 MB</t>
         </is>
       </c>
       <c r="D12" s="12" t="n">
-        <v>46274</v>
+        <v>46275</v>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>sites/finance/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Scanner exports 2022.zip</t>
         </is>
       </c>
       <c r="B13" s="10" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>563.2 MB</t>
         </is>
       </c>
       <c r="D13" s="12" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>sites/marketing/Shared Documents/Scans</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>460.8 MB</t>
         </is>
       </c>
       <c r="D14" s="12" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>sites/finance/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Old camera images</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>307.2 MB</t>
         </is>
       </c>
       <c r="D15" s="12" t="n">
-        <v>46274</v>
+        <v>46275</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>sites/marketing/Shared Documents/Images</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Copy of Copy of Rota.xlsx</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>153.6 MB</t>
         </is>
       </c>
       <c r="D16" s="12" t="n">
-        <v>46303</v>
+        <v>46304</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>sites/marketing/Shared Documents/Rotas</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:E16"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B4" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B5" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B6" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B7" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B9" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B11" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B13" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B14" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B15" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B16" r:id="rId15"/>