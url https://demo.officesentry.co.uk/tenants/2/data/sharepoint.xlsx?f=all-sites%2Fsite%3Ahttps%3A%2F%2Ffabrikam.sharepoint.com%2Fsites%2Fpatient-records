--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -552,51 +552,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>SharePoint sites</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 01:57 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:22 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Storage and growth, inactive sites, and which sites are shared outside.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -678,84 +678,84 @@
         <is>
           <t>No activity in 90 days</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
           <t>All sites: 1 of 7 rows, Site is https://fabrikam.sharepoint.com/sites/patient-records.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="14"/>
     <row r="15" ht="20" customHeight="1">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C15" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>Sites shared outside the organi</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>2</v>
       </c>
       <c r="C16" s="7" t="inlineStr">
         <is>
-          <t>Sharing links on each site, from Microsoft's count. Anyone links open without signing in. The Shared files report lists the files behind them. Microsoft's figures as of 2026-10-11.</t>
+          <t>Sharing links on each site, from Microsoft's count. Anyone links open without signing in. The Shared files report lists the files behind them. Microsoft's figures as of 2026-10-12.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>Inactive sites</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C17" s="7" t="inlineStr">
         <is>
           <t>Sites nobody has used in 90 days. Archive or delete them, or confirm someone still owns the content.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>All sites</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
@@ -850,80 +850,80 @@
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>https://fabrikam.sharepoint.com/sites/marketing</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2</v>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>3</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="9" t="inlineStr">
         <is>
           <t>https://fabrikam.sharepoint.com/sites/finance</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="n">
         <v>1</v>
       </c>
       <c r="D3" t="n">
         <v>3</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="F3" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G3"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSites shared outside the organisation&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
@@ -984,51 +984,51 @@
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="9" t="inlineStr">
         <is>
           <t>https://fabrikam.sharepoint.com/sites/old-projects</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Communication site</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>45898</v>
+        <v>45899</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>65.3 GB</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>10</v>
       </c>
       <c r="G2" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G2"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LInactive sites&amp;RPage &amp;P of &amp;N</oddFooter>
@@ -1115,51 +1115,51 @@
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Group or Team site</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>352.6 GB</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>+18.3 GB</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>10</v>
       </c>
       <c r="G2" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H2"/>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A2" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LAll sites&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 