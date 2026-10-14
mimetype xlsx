--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -535,51 +535,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Microsoft 365 usage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:51 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 17:02 UTC · Microsoft 365 tenant fabrikam.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who actually uses email, Teams, OneDrive, SharePoint and the Office apps, and when each person was last active.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -686,51 +686,51 @@
         <is>
           <t>Usage by service: 5 of 5 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Office apps by platform: 1 of 4 rows, Web is 15.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="16"/>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>Usage by service</t>
@@ -1121,311 +1121,311 @@
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I3" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>amelia.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B4" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C4" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F4" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>amelia.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B5" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C5" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D5" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F5" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>anna.kowalski@fabrikam.example</t>
         </is>
       </c>
       <c r="B6" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F6" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Web</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>arthur.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B7" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C7" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D7" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F7" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>arthur.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B8" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C8" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D8" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F8" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>ava.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B9" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C9" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D9" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F9" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>ava.moore@fabrikam.example</t>
         </is>
       </c>
       <c r="B10" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C10" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D10" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F10" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>ava.thomas@fabrikam.example</t>
         </is>
       </c>
       <c r="B11" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C11" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F11" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ben.okafor@fabrikam.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1448,524 +1448,524 @@
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I12" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>callum.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="B13" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C13" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F13" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>caroline.reyes@fabrikam.example</t>
         </is>
       </c>
       <c r="B14" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C14" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="D14" s="13" t="n">
-        <v>46297</v>
+        <v>46299</v>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F14" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>chloe.jackson@fabrikam.example</t>
         </is>
       </c>
       <c r="B15" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C15" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D15" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F15" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>daniel.frost@fabrikam.example</t>
         </is>
       </c>
       <c r="B16" s="13" t="n">
-        <v>46187</v>
+        <v>46189</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
       <c r="I16" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>ella.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B17" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C17" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D17" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F17" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>ella.hughes@fabrikam.example</t>
         </is>
       </c>
       <c r="B18" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C18" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D18" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F18" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>erin.doyle@fabrikam.example</t>
         </is>
       </c>
       <c r="B19" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C19" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D19" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F19" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Windows, Mac</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Office 365 E3</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>ethan.jones@fabrikam.example</t>
         </is>
       </c>
       <c r="B20" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C20" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D20" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F20" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>freya.evans@fabrikam.example</t>
         </is>
       </c>
       <c r="B21" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C21" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D21" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F21" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>george.baker@fabrikam.example</t>
         </is>
       </c>
       <c r="B22" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C22" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D22" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F22" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>george.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="B23" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F23" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>george.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B24" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="C24" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="D24" s="13" t="n">
         <v>46306</v>
       </c>
-      <c r="C24" s="13" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F24" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>henry.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B25" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C25" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D25" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F25" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>isla.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B26" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C26" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D26" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F26" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>jack.lee@fabrikam.example</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
@@ -1988,349 +1988,349 @@
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I27" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>jack.roberts@fabrikam.example</t>
         </is>
       </c>
       <c r="B28" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F28" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>jack.ward@fabrikam.example</t>
         </is>
       </c>
       <c r="B29" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C29" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D29" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F29" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>leo.harrison@fabrikam.example</t>
         </is>
       </c>
       <c r="B30" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C30" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D30" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F30" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>lily.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B31" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C31" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D31" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F31" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>lily.watson@fabrikam.example</t>
         </is>
       </c>
       <c r="B32" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C32" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D32" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F32" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>lily.white@fabrikam.example</t>
         </is>
       </c>
       <c r="B33" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C33" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D33" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F33" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>megan.green@fabrikam.example</t>
         </is>
       </c>
       <c r="B34" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="C34" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="D34" s="13" t="n">
         <v>46306</v>
       </c>
-      <c r="C34" s="13" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F34" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>megan.king@fabrikam.example</t>
         </is>
       </c>
       <c r="B35" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F35" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>noah.harris@fabrikam.example</t>
         </is>
       </c>
       <c r="B36" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F36" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>noah.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
@@ -2353,411 +2353,411 @@
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I37" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>olivia.taylor@fabrikam.example</t>
         </is>
       </c>
       <c r="B38" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C38" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D38" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F38" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>oscar.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B39" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C39" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D39" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F39" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>owen.khan@fabrikam.example</t>
         </is>
       </c>
       <c r="B40" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C40" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D40" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F40" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>owen.patel@fabrikam.example</t>
         </is>
       </c>
       <c r="B41" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C41" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D41" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F41" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>owen.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B42" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C42" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D42" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F42" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>owen.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B43" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F43" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>owen.smith@fabrikam.example</t>
         </is>
       </c>
       <c r="B44" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C44" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D44" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F44" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>owen.turner@fabrikam.example</t>
         </is>
       </c>
       <c r="B45" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C45" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D45" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F45" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>priya.williams@fabrikam.example</t>
         </is>
       </c>
       <c r="B46" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C46" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D46" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F46" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>rhys.hall@fabrikam.example</t>
         </is>
       </c>
       <c r="B47" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C47" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F47" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>rhys.scott@fabrikam.example</t>
         </is>
       </c>
       <c r="B48" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C48" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D48" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F48" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>rhys.walker@fabrikam.example</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
@@ -2780,311 +2780,311 @@
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I49" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>ruby.clark@fabrikam.example</t>
         </is>
       </c>
       <c r="B50" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C50" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D50" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F50" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>ruby.davies@fabrikam.example</t>
         </is>
       </c>
       <c r="B51" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F51" s="13" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>ruby.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B52" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C52" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D52" s="13" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F52" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>thomas.allen@fabrikam.example</t>
         </is>
       </c>
       <c r="B53" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C53" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D53" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F53" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>thomas.johnson@fabrikam.example</t>
         </is>
       </c>
       <c r="B54" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="C54" s="13" t="n">
+        <v>46308</v>
+      </c>
+      <c r="D54" s="13" t="n">
         <v>46306</v>
       </c>
-      <c r="C54" s="13" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F54" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>thomas.robinson@fabrikam.example</t>
         </is>
       </c>
       <c r="B55" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C55" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D55" s="13" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F55" s="13" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>william.lewis@fabrikam.example</t>
         </is>
       </c>
       <c r="B56" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C56" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F56" s="13" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>william.wood@fabrikam.example</t>
         </is>
       </c>
       <c r="B57" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C57" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F57" s="13" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>zara.edwards@fabrikam.example</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -3294,51 +3294,51 @@
       <c r="A2" t="inlineStr">
         <is>
           <t>erin.doyle@fabrikam.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Microsoft 365 Apps for enterprise</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>1</v>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" s="13" t="n">
-        <v>46107</v>
+        <v>46109</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LOffice installs&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F58"/>
   <sheetViews>