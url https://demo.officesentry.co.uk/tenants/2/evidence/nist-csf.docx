--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NIST Cybersecurity Framework 2.0: Fabrikam Dental Group</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Muted"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Prepared 12 October 2026 by Harbour IT. Microsoft 365 data from 12 Oct 2026.</w:t>
+        <w:t xml:space="preserve">Prepared 13 October 2026 by Harbour IT. Microsoft 365 data from 13 Oct 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gaps to close. Fabrikam Dental Group has 4 controls not in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Controls: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">1 Pass, 4 Fail, 4 Partly, 9 Your evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gaps to close</w:t>
       </w:r>
@@ -1161,95 +1161,95 @@
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Some app: App holding Exchange Administrator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">7 accounts inactive for 90+ days or never used.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">aaron.smith@fabrikam.example: Licensed member, last signed in 22 Apr 2026</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">rhys.walker@fabrikam.example: Licensed member, last signed in 5 Jun 2026</w:t>
+        <w:t xml:space="preserve">aaron.smith@fabrikam.example: Licensed member, last signed in 23 Apr 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">aisha.brown@fabrikam.example: Licensed member, last signed in 8 Mar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">jack.lee@fabrikam.example: Licensed member, last signed in 4 Jun 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">noah.wood@fabrikam.example: Licensed member, last signed in 8 Feb 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rhys.walker@fabrikam.example: Licensed member, last signed in 6 Jun 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and 2 more</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Fix: </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Remove admin roles from guest accounts. If an external partner needs access, use GDAP or a member account in this tenant protected by MFA.</w:t>
       </w:r>
     </w:p>
     <w:p>