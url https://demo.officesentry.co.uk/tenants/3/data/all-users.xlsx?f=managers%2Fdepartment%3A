--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -523,51 +523,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>All users</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 16:35 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 10:07 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every account with its department, job title, manager, licences and last sign-in, its managers and departments, and accounts reporting to a blocked manager.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -632,51 +632,51 @@
         <is>
           <t>Sign-in allowed</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Managers: 1 of 10 rows, Department is blank.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Every account</t>
@@ -957,247 +957,247 @@
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Account manager</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Rhys Evans</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J4" s="10" t="n">
-        <v>45907</v>
+        <v>45908</v>
       </c>
       <c r="K4" s="10" t="n">
         <v>46306</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>breakglass@contoso.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Emergency access</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr"/>
       <c r="G5" t="inlineStr"/>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J5" s="10" t="n">
         <v>45355</v>
       </c>
       <c r="K5" s="10" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Evie Davis</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Head of Operations</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J6" s="10" t="n">
-        <v>46240</v>
+        <v>46241</v>
       </c>
       <c r="K6" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Jack White</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Project manager</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Lily Harrison</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J7" s="10" t="n">
-        <v>45759</v>
+        <v>45760</v>
       </c>
       <c r="K7" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Jacob Johnson</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Head of Customer Service</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J8" s="10" t="n">
-        <v>46129</v>
+        <v>46130</v>
       </c>
       <c r="K8" s="10" t="n">
         <v>46301</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Joseph Morris</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
@@ -1206,531 +1206,531 @@
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Head of Finance</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J9" s="10" t="n">
-        <v>46277</v>
+        <v>46278</v>
       </c>
       <c r="K9" s="10" t="n">
-        <v>46184</v>
+        <v>46185</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Lily Harrison</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Projects</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Head of Projects</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J10" s="10" t="n">
-        <v>46055</v>
+        <v>46056</v>
       </c>
       <c r="K10" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Megan Smith</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Head of Marketing</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J11" s="10" t="n">
-        <v>46166</v>
+        <v>46167</v>
       </c>
       <c r="K11" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Noah Clark</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Head of HR</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J12" s="10" t="n">
-        <v>46092</v>
+        <v>46093</v>
       </c>
       <c r="K12" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Oliver Hill</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Head of Reception</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J13" s="10" t="n">
-        <v>46018</v>
+        <v>46019</v>
       </c>
       <c r="K13" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Olivia Ward</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Marketing executive</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Megan Smith</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J14" s="10" t="n">
-        <v>45870</v>
+        <v>45871</v>
       </c>
       <c r="K14" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Olivia Wilson</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Customer Service</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Customer service adviser</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Jacob Johnson</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J15" s="10" t="n">
-        <v>45833</v>
+        <v>45834</v>
       </c>
       <c r="K15" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Owen Taylor</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Joseph Morris</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J16" s="10" t="n">
-        <v>45981</v>
+        <v>45982</v>
       </c>
       <c r="K16" s="10" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Priya Hughes</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Reception</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Receptionist</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Oliver Hill</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J17" s="10" t="n">
-        <v>45722</v>
+        <v>45723</v>
       </c>
       <c r="K17" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Rhys Evans</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Head of Sales</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J18" s="10" t="n">
-        <v>46203</v>
+        <v>46204</v>
       </c>
       <c r="K18" s="10" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>g#EXT#@contoso.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Sam Carter (guest)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Guest</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E19" t="inlineStr"/>
       <c r="F19" t="inlineStr"/>
@@ -1773,160 +1773,160 @@
         <is>
           <t>Operations</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>Operations coordinator</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Evie Davis</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J20" s="10" t="n">
-        <v>45944</v>
+        <v>45945</v>
       </c>
       <c r="K20" s="10" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>William Allen</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Finance</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Accountant</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Joseph Morris</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J21" s="10" t="n">
-        <v>45685</v>
+        <v>45686</v>
       </c>
       <c r="K21" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>William Clark</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Allowed</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>HR</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>HR adviser</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Noah Clark</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>Cloud</t>
         </is>
       </c>
       <c r="J22" s="10" t="n">
-        <v>45796</v>
+        <v>45797</v>
       </c>
       <c r="K22" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L22"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery account&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>