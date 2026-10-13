--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -559,51 +559,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Passwords and sign-in methods</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:56 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 09:00 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>How people sign in and how strong that is: methods by strength, admins without phishing-resistant MFA, the methods policy, and password age and expiry.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -732,51 +732,51 @@
         <is>
           <t>Probably still the first password</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
           <t>Sign-in methods policy: 12 of 12 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B16" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="17"/>
     <row r="18" ht="20" customHeight="1">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C18" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="9" t="inlineStr">
         <is>
           <t>Strongest method</t>
@@ -2508,144 +2508,144 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" s="14" t="n">
-        <v>46184</v>
+        <v>46185</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E4" s="14" t="n">
-        <v>46301</v>
+        <v>46302</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E5" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G5" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -2663,175 +2663,175 @@
       </c>
       <c r="G6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E7" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E8" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E9" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E10" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E11" s="14" t="n">
-        <v>46304</v>
+        <v>46305</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -2849,206 +2849,206 @@
       </c>
       <c r="G12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E13" s="14" t="n">
-        <v>46306</v>
+        <v>46307</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E14" s="14" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E15" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E16" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E17" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" s="14" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -3066,51 +3066,51 @@
       </c>
       <c r="G19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>breakglass@contoso.example</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E20" s="14" t="n">
-        <v>46295</v>
+        <v>46296</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:G20"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LPassword age&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">