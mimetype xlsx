--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -519,51 +519,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Deleted users and groups</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 14 Oct 2026, 01:57 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:22 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Users, teams and Microsoft 365 groups in the recycle bin, with the licences they held and the days left to restore each before Microsoft deletes it for good after 30 days.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -628,51 +628,51 @@
         <is>
           <t>1 team among them</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B11" s="7" t="inlineStr">
         <is>
           <t>Deleted users: 1 of 3 rows, Flag is Medium, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Deleted users</t>
@@ -797,54 +797,54 @@
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Dan Redford Leaver</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>du1dan@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46283</v>
+        <v>46284</v>
       </c>
       <c r="F2" s="10" t="n">
-        <v>46313</v>
+        <v>46314</v>
       </c>
       <c r="G2" t="n">
         <v>4</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>7 days</t>
         </is>
       </c>
       <c r="I2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDeleted users&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -915,90 +915,90 @@
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Project Falcon</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>falcon@contoso.example</t>
         </is>
       </c>
       <c r="D2" s="10" t="n">
-        <v>46280</v>
+        <v>46281</v>
       </c>
       <c r="E2" s="10" t="n">
-        <v>46310</v>
+        <v>46311</v>
       </c>
       <c r="F2" t="n">
         <v>1</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>7 days</t>
         </is>
       </c>
       <c r="H2" s="11" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Marketing</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Microsoft 365 group</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>marketing@contoso.example</t>
         </is>
       </c>
       <c r="D3" s="10" t="n">
-        <v>46307</v>
+        <v>46308</v>
       </c>
       <c r="E3" s="10" t="n">
-        <v>46337</v>
+        <v>46338</v>
       </c>
       <c r="F3" t="n">
         <v>28</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>30 days</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LDeleted teams and groups&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 