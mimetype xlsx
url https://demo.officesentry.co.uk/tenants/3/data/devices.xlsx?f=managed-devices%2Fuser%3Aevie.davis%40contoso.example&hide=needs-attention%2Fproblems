--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -50,150 +50,150 @@
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="165" formatCode="d mmm yyyy"/>
   </numFmts>
   <fonts count="11">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="00475467"/>
+      <color rgb="008A5A00"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00B54708"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="008A5A00"/>
+      <color rgb="00475467"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000D7A5F"/>
       <sz val="16"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00111827"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="006B7280"/>
     </font>
     <font>
       <color rgb="00111827"/>
     </font>
     <font>
       <b val="1"/>
     </font>
     <font>
       <color rgb="001D4ED8"/>
       <u val="single"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000D7A5F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00F0F2F5"/>
+        <fgColor rgb="00FDF6E1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FDF0E6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00FDF6E1"/>
+        <fgColor rgb="00F0F2F5"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="000D7A5F"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -551,94 +551,94 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Devices</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:41 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:38 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Intune compliance, encryption and Windows support, BitLocker recovery keys saved in Entra ID, and every Entra ID device record.</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B5" s="6" t="inlineStr">
         <is>
           <t>Needs attention: 11 of 11 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B6" s="6" t="inlineStr">
         <is>
           <t>Managed devices: 1 of 20 rows, User is evie.davis@contoso.example.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B7" s="6" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="8"/>
     <row r="9" ht="20" customHeight="1">
       <c r="A9" s="7" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B9" s="7" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Operating systems</t>
@@ -767,56 +767,56 @@
           <t>Devices</t>
         </is>
       </c>
       <c r="C1" s="7" t="inlineStr">
         <is>
           <t>Security updates</t>
         </is>
       </c>
       <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Windows 11 24H2</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>8</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Ending soon</t>
+          <t>Ended (Home/Pro)</t>
         </is>
       </c>
       <c r="D2" s="10" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Windows 11 25H2</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>8</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Supported</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Windows 10</t>
         </is>
       </c>
       <c r="B4" t="n">
@@ -984,185 +984,185 @@
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="D5" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
-      <c r="D6" s="12" t="inlineStr">
+      <c r="D6" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>DESK-WILSON12</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
-      <c r="D7" s="12" t="inlineStr">
+      <c r="D7" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>LAPTOP-WARD11</t>
+          <t>LAPTOP-DAVIS01</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>olivia.ward@contoso.example</t>
+          <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
-      <c r="D8" s="12" t="inlineStr">
+      <c r="D8" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>LAPTOP-DAVIS01</t>
+          <t>LAPTOP-EVANS02</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>evie.davis@contoso.example</t>
+          <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D9" s="10" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>LAPTOP-EVANS02</t>
+          <t>LAPTOP-TAYLOR08</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>rhys.evans@contoso.example</t>
+          <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.6584)</t>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D10" s="10" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>LAPTOP-TAYLOR08</t>
+          <t>LAPTOP-THOMAS10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>owen.taylor@contoso.example</t>
+          <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.4946)</t>
+          <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="D11" s="10" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>medium</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>LAPTOP-THOMAS10</t>
+          <t>LAPTOP-WARD11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>ella.thomas@contoso.example</t>
+          <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Windows 11 24H2 (10.0.26100.6584)</t>
+          <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LNeeds attention&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
@@ -1249,64 +1249,64 @@
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Compliant</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>46078</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="H2" s="12" t="n">
+        <v>46079</v>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Lenovo ThinkPad T14 Gen 5</t>
         </is>
       </c>
       <c r="J2" s="10" t="inlineStr">
         <is>
-          <t>low</t>
+          <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LManaged devices&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H21"/>
@@ -1375,648 +1375,648 @@
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...2 lines deleted...]
-      <c r="H2" s="12" t="inlineStr">
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="H2" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>LAPTOP-WARD11</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>0</v>
       </c>
       <c r="F3" t="inlineStr"/>
-      <c r="G3" s="13" t="n">
-[...2 lines deleted...]
-      <c r="H3" s="12" t="inlineStr">
+      <c r="G3" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="H3" s="10" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>DESK-HARRISON06</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>1</v>
       </c>
-      <c r="F4" s="13" t="n">
-        <v>45928</v>
+      <c r="F4" s="12" t="n">
+        <v>45929</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DESK-HUGHES15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>1</v>
       </c>
-      <c r="F5" s="13" t="n">
-[...3 lines deleted...]
-        <v>46306</v>
+      <c r="F5" s="12" t="n">
+        <v>45659</v>
+      </c>
+      <c r="G5" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DESK-MORRIS00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>1</v>
       </c>
-      <c r="F6" s="13" t="n">
-[...3 lines deleted...]
-        <v>46306</v>
+      <c r="F6" s="12" t="n">
+        <v>46109</v>
+      </c>
+      <c r="G6" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="C7" t="inlineStr"/>
       <c r="D7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>0</v>
       </c>
       <c r="F7" t="inlineStr"/>
-      <c r="G7" s="13" t="n">
-        <v>46306</v>
+      <c r="G7" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>DESK-TAYLOR09</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>1</v>
       </c>
-      <c r="F8" s="13" t="n">
-[...3 lines deleted...]
-        <v>46307</v>
+      <c r="F8" s="12" t="n">
+        <v>45839</v>
+      </c>
+      <c r="G8" s="12" t="n">
+        <v>46308</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>DESK-WILSON12</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>1</v>
       </c>
-      <c r="F9" s="13" t="n">
-[...3 lines deleted...]
-        <v>46270</v>
+      <c r="F9" s="12" t="n">
+        <v>45749</v>
+      </c>
+      <c r="G9" s="12" t="n">
+        <v>46271</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>LAPTOP-ALLEN16</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>1</v>
       </c>
-      <c r="F10" s="13" t="n">
-[...3 lines deleted...]
-        <v>46306</v>
+      <c r="F10" s="12" t="n">
+        <v>45629</v>
+      </c>
+      <c r="G10" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK05</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>1</v>
       </c>
-      <c r="F11" s="13" t="n">
-        <v>45958</v>
+      <c r="F11" s="12" t="n">
+        <v>45959</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK13</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>1</v>
       </c>
-      <c r="F12" s="13" t="n">
-[...3 lines deleted...]
-        <v>46306</v>
+      <c r="F12" s="12" t="n">
+        <v>45719</v>
+      </c>
+      <c r="G12" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIS01</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>1</v>
       </c>
-      <c r="F13" s="13" t="n">
-[...3 lines deleted...]
-        <v>46307</v>
+      <c r="F13" s="12" t="n">
+        <v>46079</v>
+      </c>
+      <c r="G13" s="12" t="n">
+        <v>46308</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS02</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>1</v>
       </c>
-      <c r="F14" s="13" t="n">
-[...3 lines deleted...]
-        <v>46306</v>
+      <c r="F14" s="12" t="n">
+        <v>46049</v>
+      </c>
+      <c r="G14" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>LAPTOP-FRASER</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>3</v>
       </c>
-      <c r="F15" s="13" t="n">
-[...3 lines deleted...]
-        <v>46307</v>
+      <c r="F15" s="12" t="n">
+        <v>46289</v>
+      </c>
+      <c r="G15" s="12" t="n">
+        <v>46308</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>LAPTOP-HILL07</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>0</v>
       </c>
       <c r="F16" t="inlineStr"/>
-      <c r="G16" s="13" t="n">
-        <v>46306</v>
+      <c r="G16" s="12" t="n">
+        <v>46307</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON04</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>1</v>
       </c>
-      <c r="F17" s="13" t="n">
-[...3 lines deleted...]
-        <v>46307</v>
+      <c r="F17" s="12" t="n">
+        <v>45989</v>
+      </c>
+      <c r="G17" s="12" t="n">
+        <v>46308</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>LAPTOP-MARSH</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="E18" t="n">
         <v>0</v>
       </c>
       <c r="F18" t="inlineStr"/>
-      <c r="G18" s="13" t="n">
-        <v>46263</v>
+      <c r="G18" s="12" t="n">
+        <v>46264</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR08</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E19" t="n">
         <v>1</v>
       </c>
-      <c r="F19" s="13" t="n">
-        <v>45868</v>
+      <c r="F19" s="12" t="n">
+        <v>45869</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS10</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E20" t="n">
         <v>1</v>
       </c>
-      <c r="F20" s="13" t="n">
-        <v>45808</v>
+      <c r="F20" s="12" t="n">
+        <v>45809</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE14</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E21" t="n">
         <v>1</v>
       </c>
-      <c r="F21" s="13" t="n">
-        <v>45688</v>
+      <c r="F21" s="12" t="n">
+        <v>45689</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
+          <t>2026-10-14 (today)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H21"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LBitLocker recovery keys&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H23"/>
@@ -2079,767 +2079,767 @@
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>OLD-PC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.3000)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E2" s="13" t="n">
-[...3 lines deleted...]
-        <v>44808</v>
+      <c r="E2" s="12" t="n">
+        <v>46109</v>
+      </c>
+      <c r="F2" s="12" t="n">
+        <v>44809</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="H2" s="10" t="inlineStr">
+      <c r="H2" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>LAPTOP-MARSH</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.5011)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E3" s="13" t="n">
-[...3 lines deleted...]
-        <v>45408</v>
+      <c r="E3" s="12" t="n">
+        <v>46264</v>
+      </c>
+      <c r="F3" s="12" t="n">
+        <v>45409</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>DESK-WILSON12</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E4" s="13" t="n">
-[...3 lines deleted...]
-        <v>45748</v>
+      <c r="E4" s="12" t="n">
+        <v>46271</v>
+      </c>
+      <c r="F4" s="12" t="n">
+        <v>45749</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>DESK-RECEPTION</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.100)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Hybrid joined</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E5" s="13" t="n">
-[...3 lines deleted...]
-        <v>45908</v>
+      <c r="E5" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F5" s="12" t="n">
+        <v>45909</v>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>DESK-MORRIS00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E6" s="13" t="n">
-[...3 lines deleted...]
-        <v>46108</v>
+      <c r="E6" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F6" s="12" t="n">
+        <v>46109</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>LAPTOP-EVANS02</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E7" s="13" t="n">
-[...3 lines deleted...]
-        <v>46048</v>
+      <c r="E7" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F7" s="12" t="n">
+        <v>46049</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>LAPTOP-HILL07</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E8" s="13" t="n">
-[...3 lines deleted...]
-        <v>45898</v>
+      <c r="E8" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F8" s="12" t="n">
+        <v>45899</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>LAPTOP-WARD11</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E9" s="13" t="n">
-[...3 lines deleted...]
-        <v>45778</v>
+      <c r="E9" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F9" s="12" t="n">
+        <v>45779</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK13</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E10" s="13" t="n">
-[...3 lines deleted...]
-        <v>45718</v>
+      <c r="E10" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F10" s="12" t="n">
+        <v>45719</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>DESK-HUGHES15</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E11" s="13" t="n">
-[...3 lines deleted...]
-        <v>45658</v>
+      <c r="E11" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F11" s="12" t="n">
+        <v>45659</v>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>LAPTOP-ALLEN16</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E12" s="13" t="n">
-[...3 lines deleted...]
-        <v>45628</v>
+      <c r="E12" s="12" t="n">
+        <v>46307</v>
+      </c>
+      <c r="F12" s="12" t="n">
+        <v>45629</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>LAPTOP-FRASER</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E13" s="13" t="n">
-[...3 lines deleted...]
-        <v>46008</v>
+      <c r="E13" s="12" t="n">
+        <v>46308</v>
+      </c>
+      <c r="F13" s="12" t="n">
+        <v>46009</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>LAPTOP-DAVIS01</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E14" s="13" t="n">
-[...3 lines deleted...]
-        <v>46078</v>
+      <c r="E14" s="12" t="n">
+        <v>46308</v>
+      </c>
+      <c r="F14" s="12" t="n">
+        <v>46079</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>LAPTOP-JOHNSON04</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Windows 10 (10.0.19045.6332)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E15" s="13" t="n">
-[...3 lines deleted...]
-        <v>45988</v>
+      <c r="E15" s="12" t="n">
+        <v>46308</v>
+      </c>
+      <c r="F15" s="12" t="n">
+        <v>45989</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>DESK-TAYLOR09</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="E16" s="13" t="n">
-[...3 lines deleted...]
-        <v>45838</v>
+      <c r="E16" s="12" t="n">
+        <v>46308</v>
+      </c>
+      <c r="F16" s="12" t="n">
+        <v>45839</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Annabel Fraser's iPhone</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>iOS 18.6</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Registered (personal)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>46208</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F17" s="12" t="n">
+        <v>46209</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>DESK-SMITH03</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>46018</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F18" s="12" t="n">
+        <v>46019</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>LAPTOP-CLARK05</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>45958</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F19" s="12" t="n">
+        <v>45959</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>DESK-HARRISON06</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6899)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>45928</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F20" s="12" t="n">
+        <v>45929</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>LAPTOP-TAYLOR08</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.4946)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>45868</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F21" s="12" t="n">
+        <v>45869</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>LAPTOP-THOMAS10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Windows 11 24H2 (10.0.26100.6584)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>45808</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F22" s="12" t="n">
+        <v>45809</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>LAPTOP-WHITE14</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Windows 11 25H2 (10.0.26200.6584)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Entra joined</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>2026-10-13 (today)</t>
-[...3 lines deleted...]
-        <v>45688</v>
+          <t>2026-10-14 (today)</t>
+        </is>
+      </c>
+      <c r="F23" s="12" t="n">
+        <v>45689</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEntra ID device records&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>