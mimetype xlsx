--- v0 (2026-10-12)
+++ v1 (2026-10-13)
@@ -549,51 +549,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Empty, nested and dynamic groups</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:51 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 15:51 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Groups with no members, groups inside other groups, dynamic groups with their rules and whether they're paused, teams and groups about to expire, role-assignable groups, and blocked accounts still in groups.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -700,51 +700,51 @@
         <is>
           <t>Empty groups: 1 of 1 rows, Created: older than 30 days.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
           <t>Every group: 1 of 15 rows, Group is Finance alerts.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B15" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 06:36 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="16"/>
     <row r="17" ht="20" customHeight="1">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C17" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>Empty groups</t>
@@ -1274,82 +1274,82 @@
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Members</t>
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Board</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="C2" s="10" t="n">
-        <v>46331</v>
+        <v>46332</v>
       </c>
       <c r="D2" t="n">
         <v>24</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Annabel Fraser</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>2</v>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Project Phoenix</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Team</t>
         </is>
       </c>
       <c r="C3" s="10" t="n">
-        <v>46354</v>
+        <v>46355</v>
       </c>
       <c r="D3" t="n">
         <v>47</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Bobby Marsh</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>3</v>
       </c>
       <c r="G3" s="12" t="inlineStr">
         <is>
           <t>medium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LExpiring soon&amp;RPage &amp;P of &amp;N</oddFooter>