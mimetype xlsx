--- v0 (2026-10-13)
+++ v1 (2026-10-13)
@@ -535,51 +535,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Licences and subscriptions</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 03:29 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 13 Oct 2026, 21:55 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Every subscription with licences bought, assigned and available, its cost and renewal date, trials and lapsing subscriptions, and who has which licence, directly or by group.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -678,51 +678,51 @@
         <is>
           <t>Licences that come from a group</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="9" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Subscriptions: 3 of 3 rows, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>13 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="15"/>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="10" t="inlineStr">
         <is>
           <t>Subscriptions</t>
@@ -919,51 +919,51 @@
         </is>
       </c>
       <c r="C2" t="n">
         <v>0</v>
       </c>
       <c r="D2" t="n">
         <v>0</v>
       </c>
       <c r="E2" t="n">
         <v>0</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Not priced</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Not priced</t>
         </is>
       </c>
       <c r="I2" s="11" t="n">
-        <v>46327</v>
+        <v>46328</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="K2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>6</v>
@@ -998,51 +998,51 @@
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="C4" t="n">
         <v>18</v>
       </c>
       <c r="D4" t="n">
         <v>15</v>
       </c>
       <c r="E4" t="n">
         <v>0</v>
       </c>
       <c r="F4" t="n">
         <v>0</v>
       </c>
       <c r="G4" s="13" t="n">
         <v>18.1</v>
       </c>
       <c r="H4" s="13" t="n">
         <v>325.8</v>
       </c>
       <c r="I4" s="11" t="n">
-        <v>46457</v>
+        <v>46458</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LSubscriptions&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
@@ -1117,92 +1117,92 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Visio Plan 2</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>c-sub-old</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>5</v>
       </c>
       <c r="E2" s="11" t="n">
         <v>45717</v>
       </c>
       <c r="F2" s="11" t="n">
-        <v>46327</v>
+        <v>46328</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>30 days</t>
         </is>
       </c>
       <c r="H2" s="7" t="inlineStr">
         <is>
           <t>Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="I2" s="12" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>c-sub-bp</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Active</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>10</v>
       </c>
       <c r="E3" s="11" t="n">
         <v>45717</v>
       </c>
       <c r="F3" s="11" t="n">
-        <v>46457</v>
+        <v>46458</v>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Later</t>
         </is>
       </c>
       <c r="H3" s="7" t="inlineStr">
         <is>
           <t>Renews on this date if it's set to renew automatically; otherwise it expires then. Check the billing settings.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LRenewals and expiry&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>