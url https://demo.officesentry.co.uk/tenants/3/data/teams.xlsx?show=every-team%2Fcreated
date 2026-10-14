--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -541,51 +541,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Teams channels, guests and apps</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:41 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:38 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Each team's private and shared channels and who is in them, guests and people from other organisations, the apps added to each team, and teams nobody has used lately.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -653,51 +653,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Custom uploaded apps</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>1</v>
       </c>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>Apps added outside the store and catalogue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B12" s="7" t="inlineStr">
         <is>
-          <t>13 Oct 2026, 04:00 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14" ht="20" customHeight="1">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C14" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="9" t="inlineStr">
         <is>
           <t>Inactive teams</t>
@@ -1647,90 +1647,90 @@
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C5" t="n">
         <v>3</v>
       </c>
       <c r="D5" t="n">
         <v>0</v>
       </c>
       <c r="E5" t="n">
         <v>1</v>
       </c>
       <c r="F5" t="n">
         <v>1</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>2</v>
       </c>
       <c r="I5" s="10" t="n">
-        <v>46288</v>
+        <v>46289</v>
       </c>
       <c r="J5" t="n">
         <v>3</v>
       </c>
       <c r="K5" s="10" t="n">
         <v>45667</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Sales</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Private</t>
         </is>
       </c>
       <c r="C6" t="n">
         <v>2</v>
       </c>
       <c r="D6" t="n">
         <v>1</v>
       </c>
       <c r="E6" t="n">
         <v>0</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>0</v>
       </c>
       <c r="H6" t="n">
         <v>2</v>
       </c>
       <c r="I6" s="10" t="n">
-        <v>46305</v>
+        <v>46306</v>
       </c>
       <c r="J6" t="n">
         <v>6</v>
       </c>
       <c r="K6" s="10" t="n">
         <v>45667</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:L6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LEvery team&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">