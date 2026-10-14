--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -535,51 +535,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Microsoft 365 usage</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 18:46 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 11:10 UTC · Microsoft 365 tenant contoso.onmicrosoft.com</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Who actually uses email, Teams, OneDrive, SharePoint and the Office apps, and when each person was last active.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -674,51 +674,51 @@
         <is>
           <t>13 of 21 with Office used Windows or Mac apps</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="8" t="inlineStr">
         <is>
           <t>Filtered view</t>
         </is>
       </c>
       <c r="B13" s="7" t="inlineStr">
         <is>
           <t>Usage by service: 1 of 5 rows, Not active is 22, 1 column hidden.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="8" t="inlineStr">
         <is>
           <t>Data collected</t>
         </is>
       </c>
       <c r="B14" s="7" t="inlineStr">
         <is>
-          <t>12 Oct 2026, 17:16 UTC</t>
+          <t>14 Oct 2026, 04:00 UTC</t>
         </is>
       </c>
     </row>
     <row r="15"/>
     <row r="16" ht="20" customHeight="1">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Sheet</t>
         </is>
       </c>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <t>Rows</t>
         </is>
       </c>
       <c r="C16" s="5" t="inlineStr">
         <is>
           <t>What it lists</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="9" t="inlineStr">
         <is>
           <t>Usage by service</t>
@@ -950,69 +950,69 @@
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Office apps on</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Licences</t>
         </is>
       </c>
       <c r="I1" s="5" t="inlineStr">
         <is>
           <t>Flag</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>annabel.fraser@contoso.example</t>
         </is>
       </c>
       <c r="B2" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F2" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Web</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>bobby.marsh@contoso.example</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
@@ -1035,286 +1035,286 @@
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
       <c r="I3" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>carol.bennett@contoso.example</t>
         </is>
       </c>
       <c r="B4" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C4" s="12" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="D4" s="12" t="n">
-        <v>46297</v>
+        <v>46299</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F4" s="12" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>dan.redford@contoso.example</t>
         </is>
       </c>
       <c r="B5" s="12" t="n">
-        <v>46187</v>
+        <v>46189</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Standard</t>
         </is>
       </c>
       <c r="I5" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>ella.thomas@contoso.example</t>
         </is>
       </c>
       <c r="B6" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F6" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>erin.gallagher@contoso.example</t>
         </is>
       </c>
       <c r="B7" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C7" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D7" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F7" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>Windows, Mac</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>Office 365 E3</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example</t>
         </is>
       </c>
       <c r="B8" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C8" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D8" s="12" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F8" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>jack.white@contoso.example</t>
         </is>
       </c>
       <c r="B9" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C9" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F9" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>jacob.johnson@contoso.example</t>
         </is>
       </c>
       <c r="B10" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C10" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D10" s="12" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F10" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>joseph.morris@contoso.example</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1337,455 +1337,455 @@
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
       <c r="I11" s="13" t="inlineStr">
         <is>
           <t>low</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>lily.harrison@contoso.example</t>
         </is>
       </c>
       <c r="B12" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C12" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F12" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>megan.smith@contoso.example</t>
         </is>
       </c>
       <c r="B13" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F13" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>noah.clark@contoso.example</t>
         </is>
       </c>
       <c r="B14" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="C14" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F14" s="12" t="n">
-        <v>46305</v>
+        <v>46307</v>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>oliver.hill@contoso.example</t>
         </is>
       </c>
       <c r="B15" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C15" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F15" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>olivia.ward@contoso.example</t>
         </is>
       </c>
       <c r="B16" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="C16" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="D16" s="12" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F16" s="12" t="n">
-        <v>46306</v>
+        <v>46308</v>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>olivia.wilson@contoso.example</t>
         </is>
       </c>
       <c r="B17" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C17" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D17" s="12" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F17" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>owen.taylor@contoso.example</t>
         </is>
       </c>
       <c r="B18" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C18" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D18" s="12" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F18" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>priya.hughes@contoso.example</t>
         </is>
       </c>
       <c r="B19" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="C19" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="D19" s="12" t="n">
-        <v>46304</v>
+        <v>46306</v>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F19" s="12" t="n">
-        <v>46307</v>
+        <v>46309</v>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>Mobile, Web</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Basic</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>rhys.evans@contoso.example</t>
         </is>
       </c>
       <c r="B20" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C20" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F20" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Mac, Mobile</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>sophie.taylor@contoso.example</t>
         </is>
       </c>
       <c r="B21" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C21" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F21" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>william.allen@contoso.example</t>
         </is>
       </c>
       <c r="B22" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C22" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F22" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>william.clark@contoso.example</t>
         </is>
       </c>
       <c r="B23" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="C23" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="D23" s="12" t="n">
-        <v>46298</v>
+        <v>46300</v>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Never</t>
         </is>
       </c>
       <c r="F23" s="12" t="n">
-        <v>46303</v>
+        <v>46305</v>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Windows, Mobile</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Microsoft 365 Business Premium</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:I23"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LLast active in each service&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
@@ -2014,51 +2014,51 @@
       <c r="A2" t="inlineStr">
         <is>
           <t>erin.gallagher@contoso.example</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Microsoft 365 Apps for enterprise</t>
         </is>
       </c>
       <c r="C2" t="n">
         <v>1</v>
       </c>
       <c r="D2" t="n">
         <v>1</v>
       </c>
       <c r="E2" t="n">
         <v>1</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="G2" s="12" t="n">
-        <v>46107</v>
+        <v>46109</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LOffice installs&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F23"/>
   <sheetViews>