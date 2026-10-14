--- v0 (2026-10-13)
+++ v1 (2026-10-14)
@@ -515,51 +515,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Coming up</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 13 Oct 2026, 11:41 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 05:38 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What will need doing in the next 90 days across your clients: renewals and trials, expiring app secrets and certificates, teams and groups about to expire, mailboxes filling up, DMARC still at p=none and accepted risks due for review.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -758,275 +758,275 @@
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>What</t>
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Details</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Priority</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B2" s="10" t="n">
-        <v>46328</v>
+        <v>46329</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>in 20 days</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Subscription</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Visio Plan 2 (suspended)</t>
         </is>
       </c>
       <c r="G2" s="7" t="inlineStr">
         <is>
           <t>5 licences. Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="H2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B3" s="10" t="n">
-        <v>46328</v>
+        <v>46329</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>in 20 days</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Subscription</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Visio Plan 2 (suspended)</t>
         </is>
       </c>
       <c r="G3" s="7" t="inlineStr">
         <is>
           <t>5 licences. Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="H3" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B4" s="10" t="n">
-        <v>46328</v>
+        <v>46329</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>in 20 days</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Subscription</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Visio Plan 2 (suspended)</t>
         </is>
       </c>
       <c r="G4" s="7" t="inlineStr">
         <is>
           <t>5 licences. Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="H4" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B5" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>in 24 days</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Contoso Legal LLP</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Mailbox quota</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>evie.davis@contoso.example is nearly full</t>
         </is>
       </c>
       <c r="G5" s="7" t="inlineStr">
         <is>
-          <t>47.2 GB of 49.5 GB (95%). At its current growth it's full around 6 Nov 2026. It stops sending mail when it's full: turn on its archive or clean it up.</t>
+          <t>47.2 GB of 49.5 GB (95%). At its current growth it's full around 7 Nov 2026. It stops sending mail when it's full: turn on its archive or clean it up.</t>
         </is>
       </c>
       <c r="H5" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B6" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>in 24 days</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Fabrikam Dental Group</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Mailbox quota</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>aisha.brown@fabrikam.example is nearly full</t>
         </is>
       </c>
       <c r="G6" s="7" t="inlineStr">
         <is>
-          <t>47.2 GB of 49.5 GB (95%). At its current growth it's full around 6 Nov 2026. It stops sending mail when it's full: turn on its archive or clean it up.</t>
+          <t>47.2 GB of 49.5 GB (95%). At its current growth it's full around 7 Nov 2026. It stops sending mail when it's full: turn on its archive or clean it up.</t>
         </is>
       </c>
       <c r="H6" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B7" s="10" t="n">
-        <v>46332</v>
+        <v>46333</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>in 24 days</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Northwind Traders</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Mailbox quota</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>hannah.robinson@northwindtraders.example is nearly full</t>
         </is>
       </c>
       <c r="G7" s="7" t="inlineStr">
         <is>
-          <t>47.2 GB of 49.5 GB (95%). At its current growth it's full around 6 Nov 2026. It stops sending mail when it's full: turn on its archive or clean it up.</t>
+          <t>47.2 GB of 49.5 GB (95%). At its current growth it's full around 7 Nov 2026. It stops sending mail when it's full: turn on its archive or clean it up.</t>
         </is>
       </c>
       <c r="H7" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" paperSize="9" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;LComing up&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">