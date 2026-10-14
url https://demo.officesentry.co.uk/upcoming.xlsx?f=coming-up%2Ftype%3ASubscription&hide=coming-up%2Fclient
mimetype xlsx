--- v0 (2026-10-12)
+++ v1 (2026-10-14)
@@ -515,51 +515,51 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="34" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="70" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="24" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Coming up</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>All clients</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
-          <t>Prepared by Harbour IT · 12 Oct 2026, 13:51 UTC · Microsoft 365 tenant 3 clients</t>
+          <t>Prepared by Harbour IT · 14 Oct 2026, 07:10 UTC · Microsoft 365 tenant 3 clients</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>What will need doing in the next 90 days across your clients: renewals and trials, expiring app secrets and certificates, teams and groups about to expire, mailboxes filling up, DMARC still at p=none and accepted risks due for review.</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6" ht="20" customHeight="1">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Measure</t>
         </is>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
       <c r="C6" s="5" t="inlineStr">
         <is>
           <t>Note</t>
@@ -752,121 +752,121 @@
         </is>
       </c>
       <c r="E1" s="5" t="inlineStr">
         <is>
           <t>What</t>
         </is>
       </c>
       <c r="F1" s="5" t="inlineStr">
         <is>
           <t>Details</t>
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Priority</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B2" s="10" t="n">
-        <v>46327</v>
+        <v>46329</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>in 20 days</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Subscription</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Visio Plan 2 (suspended)</t>
         </is>
       </c>
       <c r="F2" s="7" t="inlineStr">
         <is>
           <t>5 licences. Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="G2" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B3" s="10" t="n">
-        <v>46327</v>
+        <v>46329</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>in 20 days</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Subscription</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Visio Plan 2 (suspended)</t>
         </is>
       </c>
       <c r="F3" s="7" t="inlineStr">
         <is>
           <t>5 licences. Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="G3" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Now</t>
         </is>
       </c>
       <c r="B4" s="10" t="n">
-        <v>46327</v>
+        <v>46329</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>in 20 days</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Subscription</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Visio Plan 2 (suspended)</t>
         </is>
       </c>
       <c r="F4" s="7" t="inlineStr">
         <is>
           <t>5 licences. Suspended: people can't use it, though admins can still back up its data. Reactivate it before this date or it's deleted.</t>
         </is>
       </c>
       <c r="G4" s="11" t="inlineStr">
         <is>
           <t>high</t>
         </is>